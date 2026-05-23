--- v0 (2026-02-06)
+++ v1 (2026-05-23)
@@ -1,2184 +1,1529 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0FAA1562" w14:textId="23198522" w:rsidR="569CE9CB" w:rsidRPr="000002D7" w:rsidRDefault="569CE9CB" w:rsidP="395B2A20">
+    <w:p w14:paraId="1A515D4F" w14:textId="6083A7F9" w:rsidR="005F192B" w:rsidRDefault="002B0C63" w:rsidP="007521B9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000002D7">
-[...44 lines deleted...]
-        </w:drawing>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TRIBE</w:t>
+      </w:r>
+      <w:r w:rsidR="005F192B" w:rsidRPr="009D1B01">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A515D4F" w14:textId="750F3AAB" w:rsidR="005F192B" w:rsidRPr="000002D7" w:rsidRDefault="005F192B" w:rsidP="007521B9">
+    <w:p w14:paraId="525A4442" w14:textId="77777777" w:rsidR="007B16B4" w:rsidRPr="009D1B01" w:rsidRDefault="007B16B4" w:rsidP="007521B9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000002D7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="35300097" w14:textId="77777777" w:rsidR="00C669DF" w:rsidRPr="00332EF5" w:rsidRDefault="005F192B" w:rsidP="007521B9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Agency Name:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00332EF5">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The following training is required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03013441" w14:textId="77777777" w:rsidR="000002D7" w:rsidRDefault="000002D7" w:rsidP="007521B9">
+    <w:p w14:paraId="0D93784D" w14:textId="34E14F2D" w:rsidR="00C669DF" w:rsidRPr="009D1B01" w:rsidRDefault="00C669DF" w:rsidP="007521B9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1B01">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>CJIS Security Policy (C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D567FD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>JISSECPOL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1B01">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D567FD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Awareness and Training (AT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1B01">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430A5D67" w14:textId="72DC0ECC" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>AT-2(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5248">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide security and privacy literacy training to system users (including managers, senior executives, and contractors): 1. As part of initial training for new users </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to accessing CJI and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>annually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thereafter; and</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D93784D" w14:textId="2556838B" w:rsidR="00C669DF" w:rsidRPr="000002D7" w:rsidRDefault="00C669DF" w:rsidP="007521B9">
+    <w:p w14:paraId="1C361022" w14:textId="7876CB64" w:rsidR="00C669DF" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. When required by system changes or within 30 days of any security event for individuals involved in the event</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7AD479" w14:textId="74BB46E1" w:rsidR="00C669DF" w:rsidRPr="000002D7" w:rsidRDefault="00C669DF" w:rsidP="007521B9">
+    <w:p w14:paraId="221A004B" w14:textId="77777777" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000002D7">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Section 5.2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D705D" w:rsidRPr="000002D7">
+        <w:t>AT-3(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provide role-based security and privacy training to personnel with the following roles and responsibilities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A89F464" w14:textId="166719D8" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All individuals with unescorted access to a physically secure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>location;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7971948A" w14:textId="34D494B5" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">General User: A user, but not a process, who is authorized to use an information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>system;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="155C67C6" w14:textId="5A59B93F" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Privileged User: A user that is authorized (and, therefore, trusted) to perform security-relevant functions that general users are not authorized to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>perform;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1505D14D" w14:textId="30C2A0D9" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Organizational Personnel with Security Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Personnel with the responsibility to ensure the confidentiality, integrity, and availability of CJI and the implementation of technology in a manner compliant with the CJISSECPOL.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3F56" w:rsidRPr="00AE3F56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3F56" w:rsidRPr="00AE3F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004F05C0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3F56" w:rsidRPr="00AE3F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LASOs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3B3D8F" w14:textId="77777777" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3F56">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> (AT-4))</w:t>
+        </w:rPr>
+        <w:t>Before authorizing access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the system, information, or performing assigned duties, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>and annually thereafter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAB4F26" w14:textId="1AB8D185" w:rsidR="00BB2F8D" w:rsidRPr="000002D7" w:rsidRDefault="000002D7" w:rsidP="000002D7">
+    <w:p w14:paraId="5953E81A" w14:textId="4AB54E79" w:rsidR="00D567FD" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...88 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. When required by system changes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B6FFFF" w14:textId="7D63E202" w:rsidR="00635017" w:rsidRPr="000002D7" w:rsidRDefault="000002D7" w:rsidP="005D705D">
+    <w:p w14:paraId="77B6FFFF" w14:textId="5CC73831" w:rsidR="00635017" w:rsidRPr="002B0C63" w:rsidRDefault="00D567FD" w:rsidP="00D567FD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000002D7">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00635017" w:rsidRPr="000002D7">
+        <w:t xml:space="preserve">AT-4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00635017" w:rsidRPr="002B0C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5.2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D705D" w:rsidRPr="000002D7">
+        <w:t>Training Records</w:t>
+      </w:r>
+      <w:r w:rsidR="00635017" w:rsidRPr="002B0C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...53 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="005D705D" w:rsidRPr="000002D7">
+      <w:r w:rsidRPr="002B0C63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a. Document and monitor information security and privacy training activities, including security and privacy awareness training and specific role-based security and privacy training; and</w:t>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:t>a. Document and monitor information security and privacy training activities, including security and privacy awareness training and specific role-based security and privacy training; and b. Retain individual training records for a minimum of three years.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10525" w:type="dxa"/>
+        <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4135"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="3775"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="68AA60B8" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w:rsidRPr="00C669DF" w14:paraId="68AA60B8" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19679E8F" w14:textId="77777777" w:rsidR="004F05C0" w:rsidRDefault="004F05C0" w:rsidP="004F05C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000002D7">
+          </w:p>
+          <w:p w14:paraId="357950AE" w14:textId="0AD7F1E5" w:rsidR="0098259B" w:rsidRPr="004F05C0" w:rsidRDefault="0098259B" w:rsidP="004F05C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A18EEE4" w14:textId="3CEB8549" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FCA7BF" w14:textId="69D63D41" w:rsidR="0098259B" w:rsidRPr="004F05C0" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:u w:val="single"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000002D7">
+            <w:r w:rsidRPr="004F05C0">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:u w:val="single"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AT Date Completed</w:t>
+              <w:t>CJIS Online/ Role</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="59FCA7BF" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:r w:rsidR="00051CA1" w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Based</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Training C</w:t>
+            </w:r>
+            <w:r w:rsidR="00051CA1" w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ertification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F05C0" w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0BD0FA" w14:textId="77777777" w:rsidR="004F05C0" w:rsidRPr="004F05C0" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:u w:val="single"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000002D7">
+            <w:r w:rsidRPr="004F05C0">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:u w:val="single"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Internal Policy Date Completed</w:t>
+              <w:t>Personnel Sanctions and Standards of Discipline Form</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="4CBC1E88" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:r w:rsidR="004F05C0" w:rsidRPr="004F05C0">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBC1E88" w14:textId="7E43D1E3" w:rsidR="0098259B" w:rsidRPr="009D1B01" w:rsidRDefault="004F05C0" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000002D7">
+            <w:r w:rsidRPr="004F05C0">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date Signed</w:t>
+            </w:r>
+            <w:r w:rsidR="0098259B">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Signed Acknowledgement Statement</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...23 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="3D696C04" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="3D696C04" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="15014802" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4D7152" w14:textId="38E3780F" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="079D860C" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="079D860C" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="412C200C" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="749ECEB1" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="749ECEB1" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="0DFC0884" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1061AB79" w14:textId="3E7E82FA" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA545B9" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="4FA545B9" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1270B01D" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="27AB69FC" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="27AB69FC" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="52F282FA" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6C407C" w14:textId="5F272720" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAC102E" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="1EAC102E" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F56736" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="09F700AD" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="09F700AD" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="066EBE18" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760DB1E6" w14:textId="49ABBA38" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5932AA" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="6A5932AA" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF9951F" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="6FB5B78D" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="6FB5B78D" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="60749179" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E19741" w14:textId="52EBE489" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082D4CB1" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="082D4CB1" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE3CBE3" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="5D61D03C" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="5D61D03C" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="6AC9DA74" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="294F85B9" w14:textId="652AF60F" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79748470" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="79748470" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0609B5A0" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="154B3DC6" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="154B3DC6" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="6B6E4673" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7E7C2B" w14:textId="068034AD" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA3716A" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="6CA3716A" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5542E2BF" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="245BC0AF" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="245BC0AF" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="5C901DA0" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3235FF4E" w14:textId="53617A0A" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E269EF" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="27E269EF" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3406B357" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="5B691BED" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="5B691BED" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="111DF4A4" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0684B6" w14:textId="1ACF888C" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="190032F1" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="190032F1" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AF12A1" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="5FBC0D78" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="5FBC0D78" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="676C3963" w14:textId="12E1F5BF" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54336816" w14:textId="7C5E13EF" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4950A190" w14:textId="559255D0" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="4950A190" w14:textId="559255D0" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C074E7" w14:textId="55FEAAE6" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="723496DF" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="723496DF" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="74D13A4E" w14:textId="06E96F21" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23030D2E" w14:textId="317AD7C1" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D05352" w14:textId="3378DB9A" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="36D05352" w14:textId="3378DB9A" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1925BAF4" w14:textId="7243A771" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="008EA71C" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="008EA71C" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="302FCEFB" w14:textId="2444D8CA" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAB47BB" w14:textId="3D79632B" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D42683" w14:textId="10969332" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="75D42683" w14:textId="10969332" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0CA589" w14:textId="636D406F" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="630FA739" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="630FA739" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="3876B257" w14:textId="7CD3D189" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3C3B07" w14:textId="139FA44A" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA19330" w14:textId="7EE1ADF0" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="6AA19330" w14:textId="7EE1ADF0" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8829B6" w14:textId="1331FB6E" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="6E56CD06" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="6E56CD06" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="266C9D2F" w14:textId="08341B4F" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E54DAA9" w14:textId="380EB513" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE6F777" w14:textId="01F7B4E1" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="5CE6F777" w14:textId="01F7B4E1" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB63D38" w14:textId="498BEDA9" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="1124EE8F" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="1124EE8F" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="137103FB" w14:textId="58F94901" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6474E227" w14:textId="2534E6E6" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1103C920" w14:textId="687261CC" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="1103C920" w14:textId="687261CC" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="395B2A20">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEB8654" w14:textId="3D9F45F8" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="395B2A20">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D25E7" w:rsidRPr="000002D7" w14:paraId="69EDDB8D" w14:textId="77777777" w:rsidTr="000002D7">
+      <w:tr w:rsidR="0098259B" w14:paraId="69EDDB8D" w14:textId="77777777" w:rsidTr="0098259B">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4135" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="4553C685" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            <w:tcW w:w="3775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F381394" w14:textId="79AD571B" w:rsidR="0098259B" w:rsidRPr="007521B9" w:rsidRDefault="0098259B" w:rsidP="007521B9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53610811" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="53610811" w14:textId="77777777" w:rsidR="003D25E7" w:rsidRPr="000002D7" w:rsidRDefault="003D25E7" w:rsidP="007521B9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7F6026" w14:textId="77777777" w:rsidR="0098259B" w:rsidRDefault="0098259B" w:rsidP="007521B9">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52472666" w14:textId="470EE744" w:rsidR="00E94D4D" w:rsidRPr="000002D7" w:rsidRDefault="00E94D4D" w:rsidP="008A0C4D">
+    <w:p w14:paraId="52472666" w14:textId="470EE744" w:rsidR="00E94D4D" w:rsidRDefault="00E94D4D" w:rsidP="008A0C4D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>CERTIFICATION:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D9A3F" w14:textId="0BD69222" w:rsidR="005F192B" w:rsidRPr="000002D7" w:rsidRDefault="00D01F09" w:rsidP="008A0C4D">
+    <w:p w14:paraId="028D9A3F" w14:textId="26C61BC4" w:rsidR="005F192B" w:rsidRPr="009D1B01" w:rsidRDefault="00D01F09" w:rsidP="008A0C4D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D1B01">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D567FD" w:rsidRPr="009D1B01">
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1B01">
         <w:t xml:space="preserve"> named above have received the required training in accordance with applicable rules and regulations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5975E73D" w14:textId="77777777" w:rsidR="000002D7" w:rsidRDefault="000002D7" w:rsidP="000002D7">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="34350502" w14:textId="77777777" w:rsidR="008A0C4D" w:rsidRDefault="008A0C4D" w:rsidP="007521B9">
+      <w:pPr>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="510FB150" w14:textId="77777777" w:rsidR="000002D7" w:rsidRDefault="000002D7" w:rsidP="000002D7">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2D4B78FD" w14:textId="488F1568" w:rsidR="00D01F09" w:rsidRDefault="00D01F09" w:rsidP="007521B9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>LASO: _____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007521B9">
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007521B9">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007521B9">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Date: _____________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5790BA08" w14:textId="77777777" w:rsidR="000002D7" w:rsidRDefault="000002D7" w:rsidP="000002D7">
-[...4 lines deleted...]
-    <w:p w14:paraId="2D4B78FD" w14:textId="1B34E70E" w:rsidR="00D01F09" w:rsidRPr="000002D7" w:rsidRDefault="00D01F09" w:rsidP="007521B9">
+    <w:p w14:paraId="114C56A2" w14:textId="44CF3DEC" w:rsidR="00D01F09" w:rsidRPr="00ED6B73" w:rsidRDefault="001A1FB6" w:rsidP="395B2A20">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...49 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000002D7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">NIGC Advisory Notice:  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>NIGC Advisory Notice</w:t>
+      </w:r>
+      <w:r w:rsidR="00D567FD">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Keep training logs on file. Training logs will be review</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>: Keep</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B01" w:rsidRPr="395B2A20">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> training logs on file. Training logs will be review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during audits. The NIGC will also periodically request the agency </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B01" w:rsidRPr="395B2A20">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> during audits. The NIGC will also periodically request the agency </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">submit training logs as part of quality assurance and compliance review. Please do not </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B01" w:rsidRPr="395B2A20">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>send them</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">submit training logs as part of quality assurance and compliance review. Please do not </w:t>
+      </w:r>
+      <w:r w:rsidR="00D567FD" w:rsidRPr="395B2A20">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>send them</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1B01" w:rsidRPr="395B2A20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to the NIGC unless requested. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D01F09" w:rsidRPr="000002D7" w:rsidSect="007521B9">
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00D01F09" w:rsidRPr="00ED6B73" w:rsidSect="007521B9">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="150DDB3D" w14:textId="77777777" w:rsidR="00CA5542" w:rsidRDefault="00CA5542" w:rsidP="009D1B01">
+    <w:p w14:paraId="771E0C43" w14:textId="77777777" w:rsidR="00F94B6B" w:rsidRDefault="00F94B6B" w:rsidP="009D1B01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56943823" w14:textId="77777777" w:rsidR="00CA5542" w:rsidRDefault="00CA5542" w:rsidP="009D1B01">
+    <w:p w14:paraId="06D47B3B" w14:textId="77777777" w:rsidR="00F94B6B" w:rsidRDefault="00F94B6B" w:rsidP="009D1B01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E73FFE4" w14:textId="77777777" w:rsidR="00CA5542" w:rsidRDefault="00CA5542" w:rsidP="009D1B01">
+    <w:p w14:paraId="01AADE3D" w14:textId="77777777" w:rsidR="00F94B6B" w:rsidRDefault="00F94B6B" w:rsidP="009D1B01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A1C6CE4" w14:textId="77777777" w:rsidR="00CA5542" w:rsidRDefault="00CA5542" w:rsidP="009D1B01">
+    <w:p w14:paraId="489C35EA" w14:textId="77777777" w:rsidR="00F94B6B" w:rsidRDefault="00F94B6B" w:rsidP="009D1B01">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7DBD8A03" w14:textId="3BA201A6" w:rsidR="009D1B01" w:rsidRPr="00C669DF" w:rsidRDefault="009D1B01" w:rsidP="009D1B01">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DBD8A03" w14:textId="2C8422FB" w:rsidR="009D1B01" w:rsidRPr="00C669DF" w:rsidRDefault="009D1B01" w:rsidP="009D1B01">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C669DF">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
-      <w:t xml:space="preserve">Sample </w:t>
+      <w:t xml:space="preserve">Sample Noncriminal Justice Agency </w:t>
     </w:r>
-    <w:r w:rsidR="000002D7">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
-      <w:t xml:space="preserve">Tribe/TGRA </w:t>
+      <w:t xml:space="preserve">(NCJA) </w:t>
     </w:r>
     <w:r w:rsidRPr="00C669DF">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve">Training </w:t>
     </w:r>
     <w:r w:rsidR="001A1FB6">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Records</w:t>
     </w:r>
     <w:r w:rsidR="001A1FB6" w:rsidRPr="00C669DF">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C669DF">
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="428A17B8" w14:textId="77777777" w:rsidR="009D1B01" w:rsidRDefault="009D1B01">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19982375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C72BB98"/>
     <w:lvl w:ilvl="0" w:tplc="108E8B72">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2426,50 +1771,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58561396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22488FBE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60637A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AEC3F7E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2511,170 +1969,293 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="618148050">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="687D52C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="152CA1DE"/>
+    <w:lvl w:ilvl="0" w:tplc="54F46604">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1955406402">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="542518266">
+  <w:num w:numId="2" w16cid:durableId="1915696594">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1096637810">
+  <w:num w:numId="3" w16cid:durableId="1537307313">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="520973847">
+  <w:num w:numId="4" w16cid:durableId="2144959847">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1501046918">
+  <w:num w:numId="5" w16cid:durableId="477572913">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1969165448">
+  <w:num w:numId="6" w16cid:durableId="1454204223">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1019620887">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1532183457">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F192B"/>
-    <w:rsid w:val="000002D7"/>
+    <w:rsid w:val="00051CA1"/>
     <w:rsid w:val="000F5DC4"/>
     <w:rsid w:val="001A1FB6"/>
     <w:rsid w:val="001D135E"/>
+    <w:rsid w:val="002A5248"/>
+    <w:rsid w:val="002B0C63"/>
     <w:rsid w:val="002F47D0"/>
     <w:rsid w:val="00332EF5"/>
-    <w:rsid w:val="003D25E7"/>
     <w:rsid w:val="00447F8F"/>
-    <w:rsid w:val="005D705D"/>
+    <w:rsid w:val="004F05C0"/>
+    <w:rsid w:val="004F7175"/>
     <w:rsid w:val="005F192B"/>
     <w:rsid w:val="00635017"/>
-    <w:rsid w:val="00654916"/>
     <w:rsid w:val="006B3D97"/>
+    <w:rsid w:val="006B3E82"/>
     <w:rsid w:val="007521B9"/>
+    <w:rsid w:val="007B16B4"/>
     <w:rsid w:val="007B53CF"/>
     <w:rsid w:val="007B546C"/>
     <w:rsid w:val="008811E0"/>
     <w:rsid w:val="008A0C4D"/>
-    <w:rsid w:val="009733C3"/>
+    <w:rsid w:val="0098259B"/>
+    <w:rsid w:val="009C5899"/>
     <w:rsid w:val="009D1B01"/>
     <w:rsid w:val="00A65C15"/>
     <w:rsid w:val="00A83464"/>
-    <w:rsid w:val="00B03FF6"/>
-    <w:rsid w:val="00BB2F8D"/>
+    <w:rsid w:val="00AD4571"/>
+    <w:rsid w:val="00AE3F56"/>
     <w:rsid w:val="00C669DF"/>
     <w:rsid w:val="00C86610"/>
-    <w:rsid w:val="00CA5542"/>
     <w:rsid w:val="00CC7458"/>
     <w:rsid w:val="00D01F09"/>
+    <w:rsid w:val="00D567FD"/>
     <w:rsid w:val="00DD099C"/>
     <w:rsid w:val="00E0133D"/>
-    <w:rsid w:val="00E04F38"/>
     <w:rsid w:val="00E12F95"/>
     <w:rsid w:val="00E94D4D"/>
     <w:rsid w:val="00EB6698"/>
+    <w:rsid w:val="00ED4794"/>
     <w:rsid w:val="00ED6B73"/>
+    <w:rsid w:val="00F94B6B"/>
     <w:rsid w:val="13D70B27"/>
     <w:rsid w:val="243592B9"/>
     <w:rsid w:val="395B2A20"/>
     <w:rsid w:val="44FBFEA1"/>
     <w:rsid w:val="4B5217C8"/>
     <w:rsid w:val="569CE9CB"/>
     <w:rsid w:val="5C5BFE85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="109CA73F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7626CEA9-019B-40FA-BF82-1705F0A1D74D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3299,58 +2880,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00332EF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3583,178 +3164,207 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c9c5032a-830a-482a-9220-7d4df5847aec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-    <xsd:import namespace="9e4826b6-37d3-4e07-ae8e-be58b00c79d1"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB983EC37D4E5E4CBA40CEAF70D66375" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cd6f19edf81d0814804fbc8ad050e344">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c9c5032a-830a-482a-9220-7d4df5847aec" xmlns:ns3="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3ab8de33c1eb029a22e763c4c6a96be6" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="c9c5032a-830a-482a-9220-7d4df5847aec"/>
+    <xsd:import namespace="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
-[...8 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4aed0eb3-75c5-460a-a706-056134e8ede6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c9c5032a-830a-482a-9220-7d4df5847aec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8d4b79f6-fede-4b5c-be03-5ed33a7d65eb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
-[...53 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9e1988fa-40b7-44fb-bef6-8666fd564342}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="effb544c-d0a1-4ae7-9d8f-d8a883584a4a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3812,118 +3422,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41C3AE31-120B-437D-829E-50D093ED04FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEA05731-702B-423D-BDFA-72C86DE7F743}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
+    <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEA05731-702B-423D-BDFA-72C86DE7F743}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60DF348F-E2EB-4B5E-8AF4-77E6FAB3B0AD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A5E5A80-FF7F-40B8-854F-4222F40CA8A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41C3AE31-120B-437D-829E-50D093ED04FE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>277</Words>
-  <Characters>1580</Characters>
+  <Words>338</Words>
+  <Characters>1928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1854</CharactersWithSpaces>
+  <CharactersWithSpaces>2262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>McDonald, Amber</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C180EB62954B6F40975C5EDC85A17196</vt:lpwstr>
+    <vt:lpwstr>0x010100AB983EC37D4E5E4CBA40CEAF70D66375</vt:lpwstr>
   </property>
 </Properties>
 </file>