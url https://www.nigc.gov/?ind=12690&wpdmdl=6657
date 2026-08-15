--- v0 (2026-01-02)
+++ v1 (2026-08-15)
@@ -57,340 +57,330 @@
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="2692"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w14:paraId="25F2DAC1" w14:textId="77777777" w:rsidTr="002431C0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:bookmarkStart w:id="0" w:name="_Hlk134442807" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="525133001"/>
             <w:placeholder>
               <w:docPart w:val="AE6CE0C7835E453584443E04665F5724"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4664" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="391A7619" w14:textId="4F116DDD" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="00053E22" w:rsidP="002431C0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="-2138479216"/>
             <w:placeholder>
               <w:docPart w:val="024DDD2BD20B4C429BE1076A245AA758"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="38C8669E" w14:textId="3D60B1C1" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="00053E22" w:rsidP="00EF1E81">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D159D5" w:rsidRPr="00B949EE" w14:paraId="4C15AAD9" w14:textId="77777777" w:rsidTr="002431C0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E1E1E36" w14:textId="3D5EBC46" w:rsidR="00D159D5" w:rsidRPr="00B949EE" w:rsidRDefault="007579F8" w:rsidP="002431C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminal Justice Information Services Security Policy Area </w:t>
             </w:r>
             <w:r w:rsidR="00876093" w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Physical and Environmental Protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w14:paraId="0CA66C5B" w14:textId="77777777" w:rsidTr="002431C0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CC7161D" w14:textId="5EA15490" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="002D3DF3" w:rsidP="002431C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Approval Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2016136538"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2512" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="61F228AF" w14:textId="3629939F" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="00204BC0" w:rsidP="002431C0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00053D0D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CD81B3F" w14:textId="6E360362" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="002D3DF3" w:rsidP="00EF1E81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1B530D" w14:textId="04C30D5C" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="00EB319A" w:rsidP="00EF1E81">
+          <w:p w14:paraId="1B1B530D" w14:textId="04C30D5C" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00EF1E81">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-2019385134"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F7DB0" w:rsidRPr="00053D0D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="6E7BEAA2" w14:textId="4D6178AF" w:rsidR="002D3DF3" w:rsidRPr="00B949EE" w:rsidRDefault="002D3DF3" w:rsidP="00F11630">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -552,51 +542,50 @@
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="0086774C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-391353850"/>
           <w:placeholder>
             <w:docPart w:val="FB507D7D1F2E4DA689C22F96ED0871A7"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0052025A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">oversees the implementation </w:t>
       </w:r>
@@ -738,51 +727,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00783DBE" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1183400261"/>
           <w:placeholder>
             <w:docPart w:val="A1532FB30B44434C81C570741C54B83A"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00135667">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053D0D" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
@@ -799,145 +787,143 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006635CF" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">NIGC on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-61881976"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00204BC0" w:rsidRPr="001D1C0A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="088FB1F1" w14:textId="6BCE7CBD" w:rsidR="00C16217" w:rsidRPr="00B949EE" w:rsidRDefault="00C16217" w:rsidP="00DF1896">
+    <w:p w14:paraId="088FB1F1" w14:textId="5D046950" w:rsidR="00C16217" w:rsidRPr="00B949EE" w:rsidRDefault="00C16217" w:rsidP="00DF1896">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This document identifies the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1212531272"/>
           <w:placeholder>
             <w:docPart w:val="19E85F8E82CF46E4981FB07C293F4F8E"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AF682F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">process for </w:t>
       </w:r>
       <w:r w:rsidR="004430CD" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PE</w:t>
       </w:r>
       <w:r w:rsidR="00B96967" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">as identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00F36531" w:rsidRPr="00F659D6">
+        <w:r w:rsidR="004A4AFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:t>CJISSECPOL Version 6.0 dated December 27, 2024</w:t>
+          <w:t>CJISSECPOL Version 6.1 dated June 25, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009629E6" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00625A67" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as it relates to authorized personnel access to the NIGC</w:t>
       </w:r>
       <w:r w:rsidR="00FF09AB" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> managed</w:t>
       </w:r>
       <w:r w:rsidR="00625A67" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -951,51 +937,50 @@
           <w:t>Tribal Management Services (TMS) Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AE6ACD" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="121660591"/>
           <w:placeholder>
             <w:docPart w:val="6168F4A0071F4519B36FC19A43F55E20"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005C2BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE6ACD" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Office(s) and or alternate work site</w:t>
       </w:r>
@@ -1023,121 +1008,119 @@
         </w:rPr>
         <w:t>approved by</w:t>
       </w:r>
       <w:r w:rsidR="003C3E94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="461003467"/>
           <w:placeholder>
             <w:docPart w:val="D4D51E0747684E3E91674B5A3DE8D59E"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DF1896">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683E9F0F" w14:textId="09A86F11" w:rsidR="00AE5D46" w:rsidRPr="00B949EE" w:rsidRDefault="0017441B" w:rsidP="001D123E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidR="003B5F92" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307A0E8E" w14:textId="35C0A4F6" w:rsidR="008766B8" w:rsidRPr="00B949EE" w:rsidRDefault="00EB319A" w:rsidP="00F11630">
+    <w:p w14:paraId="307A0E8E" w14:textId="35C0A4F6" w:rsidR="008766B8" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00F11630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-886646485"/>
           <w:placeholder>
             <w:docPart w:val="BA93E1AB95C74C989937AF328A28F41E"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC3458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053D0D" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
@@ -1198,79 +1181,78 @@
       <w:r w:rsidR="00BD51E5" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>from the NIGC TMS</w:t>
       </w:r>
       <w:r w:rsidR="00C841E4" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portal</w:t>
       </w:r>
       <w:r w:rsidR="00BD51E5" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. [2021 CHRI MOU</w:t>
       </w:r>
       <w:r w:rsidR="00663A07" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>: Guidance Appendix, 4.b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9DC584" w14:textId="290D0077" w:rsidR="00D73075" w:rsidRPr="00B949EE" w:rsidRDefault="00EB319A" w:rsidP="00F11630">
+    <w:p w14:paraId="1A9DC584" w14:textId="5A5D1B59" w:rsidR="00D73075" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00F11630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="2099746675"/>
           <w:placeholder>
             <w:docPart w:val="DB287CC97BA94636BF2E0F0F90D318E9"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00935E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00053D0D" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
@@ -1289,69 +1271,68 @@
       <w:r w:rsidR="000A1C4C" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000A1C4C" w:rsidRPr="00B949EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>iso@nigc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A1C4C" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC00DC" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-1905823962"/>
           <w:placeholder>
             <w:docPart w:val="FD7565F960934CD3B64EE896CA6C569A"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00855420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC00DC" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will ensure </w:t>
       </w:r>
@@ -1364,51 +1345,51 @@
       <w:r w:rsidR="00C841E4" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00A2712B" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">provide the updated APL to the NIGC ISO </w:t>
       </w:r>
       <w:r w:rsidR="00081D7A" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">when changes occur. </w:t>
       </w:r>
       <w:r w:rsidR="00663A07" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[2021 CHRI MOU: Guidance Appendix, 4.b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6364CF0C" w14:textId="32E53E85" w:rsidR="00E955EB" w:rsidRPr="00B949EE" w:rsidRDefault="001D1F9B" w:rsidP="00F11630">
+    <w:p w14:paraId="6364CF0C" w14:textId="7783C8C4" w:rsidR="00E955EB" w:rsidRPr="00B949EE" w:rsidRDefault="001D1F9B" w:rsidP="00F11630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authorized personnel access </w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CHRI at the </w:t>
       </w:r>
@@ -1435,109 +1416,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Google Chrome, </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mozilla Firefox, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00470051" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A77BF5" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Staff view CHRI response(s) </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">from the TMS Portal.  </w:t>
+        <w:t xml:space="preserve">from the TMS Portal. </w:t>
       </w:r>
       <w:r w:rsidR="00156C17" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00156C17" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">taff </w:t>
       </w:r>
       <w:r w:rsidR="00C26867" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">do not </w:t>
       </w:r>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">download or print the CHRI response from the TMS Portal.  Consistent with </w:t>
+        <w:t xml:space="preserve">download or print the CHRI response from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD66E4" w:rsidRPr="00B949EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the TMS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AD66E4" w:rsidRPr="00B949EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42B40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD66E4" w:rsidRPr="00B949EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consistent with </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-659685257"/>
           <w:placeholder>
             <w:docPart w:val="13C532CD13504FC5B03633157D7D8C4E"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F6C6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>background and licensing process</w:t>
       </w:r>
       <w:r w:rsidR="007E584E" w:rsidRPr="00B949EE">
         <w:rPr>
@@ -1625,84 +1635,83 @@
         </w:rPr>
         <w:t>25 C.F.R.§ 556.4 (a)(8)</w:t>
       </w:r>
       <w:r w:rsidR="00B06ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B06ECC" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (9)</w:t>
       </w:r>
       <w:r w:rsidR="00B06ECC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; (10).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF35285" w14:textId="1A26BCCA" w:rsidR="00A933A1" w:rsidRPr="00B949EE" w:rsidRDefault="00A933A1" w:rsidP="00F11630">
+    <w:p w14:paraId="7DF35285" w14:textId="1AB8699B" w:rsidR="00A933A1" w:rsidRPr="00B949EE" w:rsidRDefault="00A933A1" w:rsidP="00F11630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-612369275"/>
           <w:placeholder>
             <w:docPart w:val="09D542047C354D72AFE0AD68E31D1F23"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF3242">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">administratively restricts staff </w:t>
       </w:r>
       <w:r w:rsidR="00A67DC3" w:rsidRPr="00B949EE">
         <w:rPr>
@@ -1728,51 +1737,50 @@
         </w:rPr>
         <w:t>at t</w:t>
       </w:r>
       <w:r w:rsidR="001D5350" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1959024297"/>
           <w:placeholder>
             <w:docPart w:val="F69BB4FAD40449C2A57CC1DBCD7C1BBD"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00851F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D5350" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
@@ -1782,87 +1790,86 @@
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="001D5350" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> located at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company Address"/>
           <w:tag w:val=""/>
           <w:id w:val="478732696"/>
           <w:placeholder>
             <w:docPart w:val="837719F31231460686C53DB0F1ED5938"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006514F1" w:rsidRPr="005D6557">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>I</w:t>
           </w:r>
           <w:r w:rsidR="001F65D2" w:rsidRPr="005D6557">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>NSERT PREMISE ADDESS(ES)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001F65D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A132A" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and other alternative work site</w:t>
       </w:r>
       <w:r w:rsidR="008150F8" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">(s).  </w:t>
+        <w:t xml:space="preserve">(s). </w:t>
       </w:r>
       <w:r w:rsidR="002B0A50" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
       <w:r w:rsidR="00D83118" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008150F8" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lternate work site</w:t>
       </w:r>
       <w:r w:rsidR="002B0A50" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -1878,51 +1885,50 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008C2273" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be approved in advance by the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="299585814"/>
           <w:placeholder>
             <w:docPart w:val="D52B33C6AEBD4308AB4F426746091457"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008C2273" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and comply with </w:t>
       </w:r>
       <w:r w:rsidR="00244589">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="001769BF">
         <w:rPr>
@@ -1930,131 +1936,129 @@
         </w:rPr>
         <w:t xml:space="preserve"> applicable</w:t>
       </w:r>
       <w:r w:rsidR="00244589">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="559225368"/>
           <w:placeholder>
             <w:docPart w:val="A277EE4365A14041A4E36856199BAD18"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004E757A" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Subject"/>
           <w:tag w:val=""/>
           <w:id w:val="1877580686"/>
           <w:placeholder>
             <w:docPart w:val="FBB1F1E6D52648FCBE232D164D5D27AD"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AC723F" w:rsidRPr="005D6557">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT POLICIES AND PROCEDURES</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D103A8" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00244589">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">including </w:t>
       </w:r>
       <w:r w:rsidR="00D103A8" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r w:rsidR="00244589">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidR="00D103A8" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, and other applicable PE requirements.</w:t>
       </w:r>
       <w:r w:rsidR="00FB585A" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Written documentation of </w:t>
+        <w:t xml:space="preserve"> Written documentation of </w:t>
       </w:r>
       <w:r w:rsidR="00FE605C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">alternate work site </w:t>
       </w:r>
       <w:r w:rsidR="004F3CF5" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>approvals</w:t>
       </w:r>
       <w:r w:rsidR="003D276C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and authorizations</w:t>
       </w:r>
       <w:r w:rsidR="004F3CF5" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be maintained to demonstrate </w:t>
       </w:r>
@@ -2124,93 +2128,91 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Consistent with the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1498811175"/>
           <w:placeholder>
             <w:docPart w:val="2519E22A27AE45D59760A19ED13534FC"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E52717">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">written process for Media Protection (MP), the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="224035107"/>
           <w:placeholder>
             <w:docPart w:val="CC91E348A74A48FEA1F18974E0D80E35"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A30CE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A933A1" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>prohibits staff use of personally owned digital media devices to access the TMS Portal.  [CJISSECPOL MP-7, b]</w:t>
       </w:r>
@@ -2226,117 +2228,131 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00353E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-898900715"/>
           <w:placeholder>
             <w:docPart w:val="A063493B9F1F485AB5C08E3B12071CFD"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00855420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0070322B" w:rsidRPr="00353E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">is responsible to </w:t>
+        <w:t xml:space="preserve">is responsible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0070322B" w:rsidRPr="00353E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="007B2815" w:rsidRPr="00353E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>maintain</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0070322B" w:rsidRPr="00353E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and keep current</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0070322B" w:rsidRPr="00353E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>keep current</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007B2815" w:rsidRPr="00353E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a list of staff and individuals </w:t>
       </w:r>
       <w:r w:rsidR="00CA24BB" w:rsidRPr="00353E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">with authorized unescorted and escorted access to the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="777998740"/>
           <w:placeholder>
             <w:docPart w:val="F7910333105840F084020C5DBDBB18F0"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00053E22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00110D7E" w:rsidRPr="00353E5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Office(s) and other alternative work site(s). [</w:t>
       </w:r>
@@ -2443,51 +2459,50 @@
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00730DCD" w:rsidRPr="00956665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Comments"/>
           <w:tag w:val=""/>
           <w:id w:val="-618907096"/>
           <w:placeholder>
             <w:docPart w:val="6258227B516840B09605F5BF7FF9EB0F"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:description[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00336DBC" w:rsidRPr="00336DBC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION AND RECORD TYPE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EC7DC0" w:rsidRPr="00336DBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AC09BB" w:rsidRPr="00336DBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE435F" w:rsidRPr="00336DBC">
         <w:rPr>
@@ -2561,51 +2576,50 @@
         </w:rPr>
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="005F2D16" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1536960993"/>
           <w:placeholder>
             <w:docPart w:val="DCA72DA5586946089928F6ADA92BD8E3"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E82325">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2D16" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>O</w:t>
@@ -2676,154 +2690,146 @@
       <w:r w:rsidR="00237C8F" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CJISSECPOL </w:t>
       </w:r>
       <w:r w:rsidR="007463B2" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PE-2</w:t>
       </w:r>
       <w:r w:rsidR="00237C8F" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, PE-3</w:t>
       </w:r>
       <w:r w:rsidR="007463B2" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F1365C" w14:textId="372D7BB5" w:rsidR="00EF657F" w:rsidRPr="00B949EE" w:rsidRDefault="00EB319A" w:rsidP="007B0C98">
+    <w:p w14:paraId="21F1365C" w14:textId="2FB81B1A" w:rsidR="00EF657F" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="007B0C98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-419186592"/>
           <w:placeholder>
             <w:docPart w:val="0808263B61A54FE1AED32A045197A53D"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E82325">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F61523" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">staff and individuals </w:t>
       </w:r>
       <w:r w:rsidR="001B1D3B" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">utilize </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Keywords"/>
           <w:tag w:val=""/>
           <w:id w:val="-1187595741"/>
           <w:placeholder>
             <w:docPart w:val="A169486698A0488AA13ADC54C4DFA368"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB45A9" w:rsidRPr="001015A9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT CONTROLLING INGRESS AND EGRESS METHODS (E.G., PHYSICAL KEY(S), LOCKS, COMBINATIONS, BIOMETRICS READERS, AND OR CARD READERS, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D11D9B" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to access the physically secure location(s)</w:t>
       </w:r>
       <w:r w:rsidR="0058789E" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD58AB" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The p</w:t>
       </w:r>
       <w:r w:rsidR="001B5F20" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>hysical</w:t>
       </w:r>
       <w:r w:rsidR="00DD58AB" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="001B5F20" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> secure location</w:t>
       </w:r>
@@ -2857,51 +2863,50 @@
         </w:rPr>
         <w:t xml:space="preserve">designated </w:t>
       </w:r>
       <w:r w:rsidR="006C5854" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">by the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1185938891"/>
           <w:placeholder>
             <w:docPart w:val="47C0299100E74074BD99B6F04400296D"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E52717">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E74973" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
@@ -2938,51 +2943,51 @@
       <w:r w:rsidR="00A72343" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[2021 CHRI MOU: Guidance Appendix, 10</w:t>
       </w:r>
       <w:r w:rsidR="00043A07" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00601030" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, 10 c</w:t>
       </w:r>
       <w:r w:rsidR="00043A07" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, CJISSECPOL PE-3]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E1B00E" w14:textId="07928CEB" w:rsidR="00FE7442" w:rsidRPr="00B949EE" w:rsidRDefault="00050043" w:rsidP="00F11630">
+    <w:p w14:paraId="06E1B00E" w14:textId="44F48C56" w:rsidR="00FE7442" w:rsidRPr="00B949EE" w:rsidRDefault="00050043" w:rsidP="00F11630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Issuance of </w:t>
       </w:r>
       <w:r w:rsidR="00B41120" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ingress / egress methods </w:t>
       </w:r>
       <w:r w:rsidR="00DC20ED" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3031,154 +3036,152 @@
         </w:rPr>
         <w:t xml:space="preserve">and maintained </w:t>
       </w:r>
       <w:r w:rsidR="00EB6E23" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1591730667"/>
           <w:placeholder>
             <w:docPart w:val="EAF329C720EB43D48462E9EFE700A7B8"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EB6E23" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.  [CJISSECPOL PE-3</w:t>
+        <w:t>. [CJISSECPOL PE-3</w:t>
       </w:r>
       <w:r w:rsidR="001B1D3B" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5482DF98" w14:textId="39D7B9E4" w:rsidR="00F568DB" w:rsidRPr="00B949EE" w:rsidRDefault="00F568DB" w:rsidP="00F11630">
+    <w:p w14:paraId="5482DF98" w14:textId="74B89B8D" w:rsidR="00F568DB" w:rsidRPr="00B949EE" w:rsidRDefault="00F568DB" w:rsidP="00F11630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1154800489"/>
           <w:placeholder>
             <w:docPart w:val="886A8F715ADD405081E352C0BFE4A5FC"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A30CE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">will review and update this written process annually and following any incident involving unauthorized access to CHRI.  </w:t>
+        <w:t xml:space="preserve">will review and update this written process annually and following any incident involving unauthorized access to CHRI. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">[CJISSECPOL </w:t>
       </w:r>
       <w:r w:rsidR="00E11FD8" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PE</w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-1 c]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FE82B1" w14:textId="69CBF36C" w:rsidR="001A1D62" w:rsidRPr="00B949EE" w:rsidRDefault="00BA0A0C" w:rsidP="00983C94">
+    <w:p w14:paraId="76FE82B1" w14:textId="718F5A43" w:rsidR="001A1D62" w:rsidRPr="00B949EE" w:rsidRDefault="00BA0A0C" w:rsidP="00983C94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00F742BB" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">future </w:t>
@@ -3219,51 +3222,50 @@
         </w:rPr>
         <w:t>CHRI on</w:t>
       </w:r>
       <w:r w:rsidR="00211CA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="27616070"/>
           <w:placeholder>
             <w:docPart w:val="0EEE8A23EE0246F591839B473D4BD635"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00053E22">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CD2A0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003017A3" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
@@ -3309,51 +3311,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797AB9" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">information systems, the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-1455935777"/>
           <w:placeholder>
             <w:docPart w:val="D593D8D692AF42229AB2E1B958409848"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B77AF5">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00855420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797AB9" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will ensure this written process </w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00B949EE">
         <w:rPr>
@@ -3364,71 +3365,99 @@
       <w:r w:rsidR="00C477AB" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the </w:t>
       </w:r>
       <w:r w:rsidR="00A34965" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PE</w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="006E450A" w:rsidRPr="00CE5361">
+        <w:r w:rsidR="004A4AFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:t>CJISSECPOL Version 6.0, dated December 27, 2024</w:t>
+          <w:t xml:space="preserve">CJISSECPOL Version 6.1 dated June </w:t>
+        </w:r>
+        <w:r w:rsidR="004A4AFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="004A4AFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>5, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006E450A" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, and/or the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00B83B9C" w:rsidRPr="00430ABD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Security and Management Control Outsourcing Standard for Non-Channeling, dated May 8, 2025</w:t>
+          <w:t>Security and Manage</w:t>
+        </w:r>
+        <w:r w:rsidR="00B83B9C" w:rsidRPr="00430ABD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidR="00B83B9C" w:rsidRPr="00430ABD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>ent Control Outsourcing Standard for Non-Channeling, dated May 8, 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00372D5E" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C477AB" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00407E73" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FAE66E" w14:textId="5D2F7F7A" w:rsidR="000561D2" w:rsidRPr="00B949EE" w:rsidRDefault="00CB194F" w:rsidP="001D123E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -3469,98 +3498,126 @@
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17160">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">related NIGC sample audit checklist at </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="008B5627">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>CJIS Resource Materials</w:t>
+          <w:t>CJIS Resourc</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B5627">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B5627">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Materials</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DACEBE3" w14:textId="30C5C84A" w:rsidR="00F06752" w:rsidRPr="00D63351" w:rsidRDefault="00150170" w:rsidP="00F06752">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Complete the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00612CE4" w:rsidRPr="001E25D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Sample Audit Checklist for Outsourcing</w:t>
+          <w:t>Sample Audit Checkli</w:t>
+        </w:r>
+        <w:r w:rsidR="00612CE4" w:rsidRPr="001E25D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="00612CE4" w:rsidRPr="001E25D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>t for Outsourcing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00F06752" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B08473E" w14:textId="224DD470" w:rsidR="00FB4A5B" w:rsidRPr="00B949EE" w:rsidRDefault="000561D2" w:rsidP="001D123E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -3664,51 +3721,50 @@
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk168981264"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="899491643"/>
           <w:placeholder>
             <w:docPart w:val="24D529F86DCC4DCFB1EBC0879E652CF9"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847D1F" w:rsidRPr="00EC7DC0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="7A102133" w14:textId="7B70AF30" w:rsidR="00EE1F1F" w:rsidRPr="00B949EE" w:rsidRDefault="00AE5D46" w:rsidP="00F11630">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -3749,51 +3805,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140A04" w:rsidRPr="00B949EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="-1369990080"/>
           <w:placeholder>
             <w:docPart w:val="E7BBD1B5B2A64AB3896040F8872F667F"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00847D1F" w:rsidRPr="00EC7DC0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="542B752E" w14:textId="77777777" w:rsidR="007523CE" w:rsidRDefault="007523CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -3974,90 +4029,88 @@
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1804226940"/>
             <w:placeholder>
               <w:docPart w:val="44A3D23FA16C4DC2B5658D0BBDF1197F"/>
             </w:placeholder>
             <w:date w:fullDate="2024-06-13T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="749D2C37" w14:textId="77777777" w:rsidR="00C40502" w:rsidRPr="00B949EE" w:rsidRDefault="00C40502" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>6/13/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="-1893648481"/>
             <w:placeholder>
               <w:docPart w:val="A1331A7769E5452C80EF58923A3B1969"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4CB63191" w14:textId="77777777" w:rsidR="00C40502" w:rsidRPr="00B949EE" w:rsidRDefault="00C40502" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -4120,90 +4173,88 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2122679298"/>
             <w:placeholder>
               <w:docPart w:val="317CE7CA2410468EB77B0A075EF64D00"/>
             </w:placeholder>
             <w:date w:fullDate="2024-08-15T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="29CC4847" w14:textId="77777777" w:rsidR="00C40502" w:rsidRDefault="00C40502" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>8/15/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="1389990565"/>
             <w:placeholder>
               <w:docPart w:val="F74563E607B54B25921ABB4E34B2A037"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1CFD9513" w14:textId="77777777" w:rsidR="00C40502" w:rsidRDefault="00C40502" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4681,95 +4732,207 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FBF1486" w14:textId="02997A56" w:rsidR="001E25D9" w:rsidRDefault="001E25D9" w:rsidP="001E25D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>New webpage hyperlinks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00CA190E" w:rsidRPr="00B949EE" w14:paraId="00F3C599" w14:textId="77777777" w:rsidTr="00DA3767">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A32FCF" w14:textId="1DBE0479" w:rsidR="00CA190E" w:rsidRDefault="00CA190E" w:rsidP="00CA190E">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336E0EBD" w14:textId="4117B483" w:rsidR="00CA190E" w:rsidRDefault="00CA190E" w:rsidP="00CA190E">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>07/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203829ED" w14:textId="3DC442D4" w:rsidR="00CA190E" w:rsidRDefault="00CA190E" w:rsidP="00CA190E">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Steiner, Steven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AD2498" w14:textId="2D4482FA" w:rsidR="00CA190E" w:rsidRDefault="00CA190E" w:rsidP="00CA190E">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E61973C" w14:textId="3072A7B6" w:rsidR="00CA190E" w:rsidRDefault="00CA190E" w:rsidP="00CA190E">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V6.1 update, process review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="713D54D0" w14:textId="77777777" w:rsidR="00F84178" w:rsidRPr="00B949EE" w:rsidRDefault="00F84178" w:rsidP="0090055B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F84178" w:rsidRPr="00B949EE" w:rsidSect="00331700">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FD053A5" w14:textId="77777777" w:rsidR="003A1B34" w:rsidRDefault="003A1B34" w:rsidP="00D57581">
+    <w:p w14:paraId="4828FC46" w14:textId="77777777" w:rsidR="00C96AEF" w:rsidRDefault="00C96AEF" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1527269B" w14:textId="77777777" w:rsidR="003A1B34" w:rsidRDefault="003A1B34" w:rsidP="00D57581">
+    <w:p w14:paraId="59594CDB" w14:textId="77777777" w:rsidR="00C96AEF" w:rsidRDefault="00C96AEF" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BF6DFC0" w14:textId="77777777" w:rsidR="003A1B34" w:rsidRDefault="003A1B34">
+    <w:p w14:paraId="0C0E518E" w14:textId="77777777" w:rsidR="00C96AEF" w:rsidRDefault="00C96AEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4790,51 +4953,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BAD3A0C" w14:textId="6524FBEA" w:rsidR="00F1438D" w:rsidRPr="007523CE" w:rsidRDefault="00EB319A">
+  <w:p w14:paraId="0BAD3A0C" w14:textId="6524FBEA" w:rsidR="00F1438D" w:rsidRPr="007523CE" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:id w:val="-368456428"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00F1438D" w:rsidRPr="007523CE">
@@ -4863,120 +5026,134 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00F1438D" w:rsidRPr="007523CE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="007523CE" w:rsidRPr="007523CE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> of 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55A0FEA7" w14:textId="77777777" w:rsidR="003A1B34" w:rsidRDefault="003A1B34" w:rsidP="00D57581">
+    <w:p w14:paraId="2B220687" w14:textId="77777777" w:rsidR="00C96AEF" w:rsidRDefault="00C96AEF" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ED3E920" w14:textId="77777777" w:rsidR="003A1B34" w:rsidRDefault="003A1B34" w:rsidP="00D57581">
+    <w:p w14:paraId="50816120" w14:textId="77777777" w:rsidR="00C96AEF" w:rsidRDefault="00C96AEF" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C4D15D6" w14:textId="77777777" w:rsidR="003A1B34" w:rsidRDefault="003A1B34">
+    <w:p w14:paraId="2804033B" w14:textId="77777777" w:rsidR="00C96AEF" w:rsidRDefault="00C96AEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="307CE6DF" w14:textId="18EBCAC1" w:rsidR="00B661CD" w:rsidRPr="00B661CD" w:rsidRDefault="00B661CD" w:rsidP="00B661CD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contractor means a government agency, a private business, non-profit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>organization or individual, that is not itself an Authorized Recipient with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>respect to the particular noncriminal justice purpose, who has entered into a</w:t>
+        <w:t xml:space="preserve">respect to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B661CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>particular noncriminal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B661CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justice purpose, who has entered into a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>contract with an Authorized Recipient to perform noncriminal justice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>administrative functions requiring access to CHRI.</w:t>
       </w:r>
@@ -8367,51 +8544,51 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="3555568">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1113861840">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1876962929">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="104691520">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B5F92"/>
     <w:rsid w:val="000004B8"/>
     <w:rsid w:val="0000ED9E"/>
     <w:rsid w:val="00016D85"/>
     <w:rsid w:val="00024880"/>
@@ -8437,50 +8614,51 @@
     <w:rsid w:val="00082F0D"/>
     <w:rsid w:val="000854D3"/>
     <w:rsid w:val="00085CD9"/>
     <w:rsid w:val="00085E80"/>
     <w:rsid w:val="0008763B"/>
     <w:rsid w:val="000877EF"/>
     <w:rsid w:val="00095120"/>
     <w:rsid w:val="000954B9"/>
     <w:rsid w:val="000A1C4C"/>
     <w:rsid w:val="000A49FC"/>
     <w:rsid w:val="000A52E7"/>
     <w:rsid w:val="000A698D"/>
     <w:rsid w:val="000B1DC0"/>
     <w:rsid w:val="000B2FFA"/>
     <w:rsid w:val="000B407F"/>
     <w:rsid w:val="000B503A"/>
     <w:rsid w:val="000B50B3"/>
     <w:rsid w:val="000C3279"/>
     <w:rsid w:val="000D41A2"/>
     <w:rsid w:val="000D5CE4"/>
     <w:rsid w:val="000E4205"/>
     <w:rsid w:val="000E7AB2"/>
     <w:rsid w:val="000F49BE"/>
     <w:rsid w:val="00100F4C"/>
     <w:rsid w:val="0010167E"/>
+    <w:rsid w:val="00106BB1"/>
     <w:rsid w:val="00110D7E"/>
     <w:rsid w:val="00130F3D"/>
     <w:rsid w:val="00132BB9"/>
     <w:rsid w:val="00135667"/>
     <w:rsid w:val="00137847"/>
     <w:rsid w:val="00140A04"/>
     <w:rsid w:val="00146A3E"/>
     <w:rsid w:val="00150170"/>
     <w:rsid w:val="001511DA"/>
     <w:rsid w:val="00153126"/>
     <w:rsid w:val="00156C17"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="00161F67"/>
     <w:rsid w:val="00163B77"/>
     <w:rsid w:val="0016732B"/>
     <w:rsid w:val="00172B47"/>
     <w:rsid w:val="0017441B"/>
     <w:rsid w:val="001769BF"/>
     <w:rsid w:val="00177378"/>
     <w:rsid w:val="0018230B"/>
     <w:rsid w:val="001A1D62"/>
     <w:rsid w:val="001A7907"/>
     <w:rsid w:val="001B1D3B"/>
     <w:rsid w:val="001B22AF"/>
     <w:rsid w:val="001B5F20"/>
@@ -8578,69 +8756,71 @@
     <w:rsid w:val="00414E95"/>
     <w:rsid w:val="00422782"/>
     <w:rsid w:val="00424269"/>
     <w:rsid w:val="0042591B"/>
     <w:rsid w:val="00433630"/>
     <w:rsid w:val="004348FC"/>
     <w:rsid w:val="004429F1"/>
     <w:rsid w:val="004430CD"/>
     <w:rsid w:val="00451494"/>
     <w:rsid w:val="00451879"/>
     <w:rsid w:val="00452A2B"/>
     <w:rsid w:val="00452B11"/>
     <w:rsid w:val="00457B03"/>
     <w:rsid w:val="004649AE"/>
     <w:rsid w:val="00470051"/>
     <w:rsid w:val="0047052C"/>
     <w:rsid w:val="00471EDF"/>
     <w:rsid w:val="00476BC9"/>
     <w:rsid w:val="00481417"/>
     <w:rsid w:val="00481EFE"/>
     <w:rsid w:val="00485899"/>
     <w:rsid w:val="00490B2E"/>
     <w:rsid w:val="00490F30"/>
     <w:rsid w:val="0049633C"/>
     <w:rsid w:val="004A0994"/>
+    <w:rsid w:val="004A4AFE"/>
     <w:rsid w:val="004A6596"/>
     <w:rsid w:val="004C6D83"/>
     <w:rsid w:val="004D0EDA"/>
     <w:rsid w:val="004D2CE0"/>
     <w:rsid w:val="004E13A8"/>
     <w:rsid w:val="004E23D1"/>
     <w:rsid w:val="004E6B7C"/>
     <w:rsid w:val="004E757A"/>
     <w:rsid w:val="004F04AB"/>
     <w:rsid w:val="004F3CF5"/>
     <w:rsid w:val="0050052F"/>
     <w:rsid w:val="00504E43"/>
     <w:rsid w:val="005067AE"/>
     <w:rsid w:val="0051131E"/>
     <w:rsid w:val="005170BE"/>
     <w:rsid w:val="0052025A"/>
     <w:rsid w:val="00521A2D"/>
     <w:rsid w:val="005230D7"/>
     <w:rsid w:val="00524B59"/>
+    <w:rsid w:val="00524D78"/>
     <w:rsid w:val="00530538"/>
     <w:rsid w:val="005365F0"/>
     <w:rsid w:val="00542261"/>
     <w:rsid w:val="00545BE6"/>
     <w:rsid w:val="00546EAC"/>
     <w:rsid w:val="00550371"/>
     <w:rsid w:val="00554868"/>
     <w:rsid w:val="00555986"/>
     <w:rsid w:val="00556B30"/>
     <w:rsid w:val="0057610C"/>
     <w:rsid w:val="005805D0"/>
     <w:rsid w:val="005861C2"/>
     <w:rsid w:val="00586896"/>
     <w:rsid w:val="00587887"/>
     <w:rsid w:val="0058789E"/>
     <w:rsid w:val="005A0498"/>
     <w:rsid w:val="005A7D4F"/>
     <w:rsid w:val="005B1AE8"/>
     <w:rsid w:val="005B3A56"/>
     <w:rsid w:val="005B7B09"/>
     <w:rsid w:val="005C2BDC"/>
     <w:rsid w:val="005D56FC"/>
     <w:rsid w:val="005D6557"/>
     <w:rsid w:val="005E7A7D"/>
     <w:rsid w:val="005F2CCA"/>
@@ -8795,50 +8975,51 @@
     <w:rsid w:val="00977E66"/>
     <w:rsid w:val="00980BA3"/>
     <w:rsid w:val="00983C94"/>
     <w:rsid w:val="00990F07"/>
     <w:rsid w:val="009938F9"/>
     <w:rsid w:val="009A132A"/>
     <w:rsid w:val="009A2713"/>
     <w:rsid w:val="009B0108"/>
     <w:rsid w:val="009B4C3F"/>
     <w:rsid w:val="009C4AFB"/>
     <w:rsid w:val="009C58A4"/>
     <w:rsid w:val="009D7560"/>
     <w:rsid w:val="009D771C"/>
     <w:rsid w:val="009D7C17"/>
     <w:rsid w:val="009F198D"/>
     <w:rsid w:val="009F330F"/>
     <w:rsid w:val="009F3E1B"/>
     <w:rsid w:val="00A010C3"/>
     <w:rsid w:val="00A12A7E"/>
     <w:rsid w:val="00A15F30"/>
     <w:rsid w:val="00A22581"/>
     <w:rsid w:val="00A26C83"/>
     <w:rsid w:val="00A2712B"/>
     <w:rsid w:val="00A30CE8"/>
     <w:rsid w:val="00A34965"/>
+    <w:rsid w:val="00A42B40"/>
     <w:rsid w:val="00A55619"/>
     <w:rsid w:val="00A55F59"/>
     <w:rsid w:val="00A60963"/>
     <w:rsid w:val="00A67DC3"/>
     <w:rsid w:val="00A70898"/>
     <w:rsid w:val="00A72036"/>
     <w:rsid w:val="00A72343"/>
     <w:rsid w:val="00A724FF"/>
     <w:rsid w:val="00A72A27"/>
     <w:rsid w:val="00A75149"/>
     <w:rsid w:val="00A77BF5"/>
     <w:rsid w:val="00A81F3D"/>
     <w:rsid w:val="00A82613"/>
     <w:rsid w:val="00A84492"/>
     <w:rsid w:val="00A933A1"/>
     <w:rsid w:val="00AA0626"/>
     <w:rsid w:val="00AA1688"/>
     <w:rsid w:val="00AB589C"/>
     <w:rsid w:val="00AC03A1"/>
     <w:rsid w:val="00AC09BB"/>
     <w:rsid w:val="00AC3DA8"/>
     <w:rsid w:val="00AC545B"/>
     <w:rsid w:val="00AC723F"/>
     <w:rsid w:val="00AC7DFA"/>
     <w:rsid w:val="00AD0B23"/>
@@ -8888,50 +9069,52 @@
     <w:rsid w:val="00BE5D46"/>
     <w:rsid w:val="00BE6469"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C0607C"/>
     <w:rsid w:val="00C0667B"/>
     <w:rsid w:val="00C1213F"/>
     <w:rsid w:val="00C137B8"/>
     <w:rsid w:val="00C16217"/>
     <w:rsid w:val="00C17B50"/>
     <w:rsid w:val="00C26867"/>
     <w:rsid w:val="00C27357"/>
     <w:rsid w:val="00C354CA"/>
     <w:rsid w:val="00C40502"/>
     <w:rsid w:val="00C45F47"/>
     <w:rsid w:val="00C477AB"/>
     <w:rsid w:val="00C568C8"/>
     <w:rsid w:val="00C64A3C"/>
     <w:rsid w:val="00C65DCB"/>
     <w:rsid w:val="00C71C6D"/>
     <w:rsid w:val="00C73808"/>
     <w:rsid w:val="00C76FA6"/>
     <w:rsid w:val="00C841E4"/>
     <w:rsid w:val="00C84DEE"/>
     <w:rsid w:val="00C8747E"/>
     <w:rsid w:val="00C91A79"/>
+    <w:rsid w:val="00C96AEF"/>
+    <w:rsid w:val="00CA190E"/>
     <w:rsid w:val="00CA24BB"/>
     <w:rsid w:val="00CB194F"/>
     <w:rsid w:val="00CC08C4"/>
     <w:rsid w:val="00CC47F7"/>
     <w:rsid w:val="00CD1D12"/>
     <w:rsid w:val="00CD29C2"/>
     <w:rsid w:val="00CD2A0B"/>
     <w:rsid w:val="00CD2AB4"/>
     <w:rsid w:val="00CE248F"/>
     <w:rsid w:val="00CE3B44"/>
     <w:rsid w:val="00CF167C"/>
     <w:rsid w:val="00D00566"/>
     <w:rsid w:val="00D007A0"/>
     <w:rsid w:val="00D03871"/>
     <w:rsid w:val="00D07A93"/>
     <w:rsid w:val="00D07F9D"/>
     <w:rsid w:val="00D103A8"/>
     <w:rsid w:val="00D11D9B"/>
     <w:rsid w:val="00D159D5"/>
     <w:rsid w:val="00D23875"/>
     <w:rsid w:val="00D24630"/>
     <w:rsid w:val="00D44386"/>
     <w:rsid w:val="00D44BC3"/>
     <w:rsid w:val="00D57581"/>
     <w:rsid w:val="00D626BC"/>
@@ -8952,67 +9135,69 @@
     <w:rsid w:val="00DA7E14"/>
     <w:rsid w:val="00DB4AAD"/>
     <w:rsid w:val="00DB5062"/>
     <w:rsid w:val="00DB71FD"/>
     <w:rsid w:val="00DC20ED"/>
     <w:rsid w:val="00DC5E6D"/>
     <w:rsid w:val="00DC65A2"/>
     <w:rsid w:val="00DD58AB"/>
     <w:rsid w:val="00DE0C18"/>
     <w:rsid w:val="00DF1896"/>
     <w:rsid w:val="00DF5B82"/>
     <w:rsid w:val="00E01DC8"/>
     <w:rsid w:val="00E06138"/>
     <w:rsid w:val="00E06A0D"/>
     <w:rsid w:val="00E10165"/>
     <w:rsid w:val="00E11B25"/>
     <w:rsid w:val="00E11FD8"/>
     <w:rsid w:val="00E14B65"/>
     <w:rsid w:val="00E15706"/>
     <w:rsid w:val="00E16F8C"/>
     <w:rsid w:val="00E21AC0"/>
     <w:rsid w:val="00E22D47"/>
     <w:rsid w:val="00E22E14"/>
     <w:rsid w:val="00E30C07"/>
     <w:rsid w:val="00E34FE7"/>
+    <w:rsid w:val="00E449D8"/>
     <w:rsid w:val="00E463A8"/>
     <w:rsid w:val="00E52717"/>
     <w:rsid w:val="00E54C63"/>
     <w:rsid w:val="00E557D3"/>
     <w:rsid w:val="00E615CC"/>
     <w:rsid w:val="00E63F9A"/>
     <w:rsid w:val="00E665ED"/>
     <w:rsid w:val="00E66CAF"/>
     <w:rsid w:val="00E672F2"/>
     <w:rsid w:val="00E74973"/>
     <w:rsid w:val="00E765D9"/>
     <w:rsid w:val="00E82325"/>
     <w:rsid w:val="00E9466A"/>
     <w:rsid w:val="00E94BE7"/>
     <w:rsid w:val="00E955EB"/>
     <w:rsid w:val="00E9580F"/>
     <w:rsid w:val="00E961EA"/>
+    <w:rsid w:val="00EB2BA8"/>
     <w:rsid w:val="00EB319A"/>
     <w:rsid w:val="00EB35E3"/>
     <w:rsid w:val="00EB4E14"/>
     <w:rsid w:val="00EB6E23"/>
     <w:rsid w:val="00EC0C3B"/>
     <w:rsid w:val="00EC3404"/>
     <w:rsid w:val="00EC738C"/>
     <w:rsid w:val="00EC7DC0"/>
     <w:rsid w:val="00ED2371"/>
     <w:rsid w:val="00ED5088"/>
     <w:rsid w:val="00ED6D1F"/>
     <w:rsid w:val="00EE1F1F"/>
     <w:rsid w:val="00EE6EFB"/>
     <w:rsid w:val="00EF1E81"/>
     <w:rsid w:val="00EF2DF7"/>
     <w:rsid w:val="00EF3242"/>
     <w:rsid w:val="00EF657F"/>
     <w:rsid w:val="00F00070"/>
     <w:rsid w:val="00F03AF1"/>
     <w:rsid w:val="00F06752"/>
     <w:rsid w:val="00F07F6A"/>
     <w:rsid w:val="00F11630"/>
     <w:rsid w:val="00F139B5"/>
     <w:rsid w:val="00F1438D"/>
     <w:rsid w:val="00F15236"/>
@@ -9357,53 +9542,53 @@
     <w:rsid w:val="7CD637D9"/>
     <w:rsid w:val="7D0B5AD6"/>
     <w:rsid w:val="7D83234F"/>
     <w:rsid w:val="7DA4AB8A"/>
     <w:rsid w:val="7EFB91CC"/>
     <w:rsid w:val="7F0D1C83"/>
     <w:rsid w:val="7FCA25CC"/>
     <w:rsid w:val="7FF4F7FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F2FB749"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{52EF5B3F-B1C7-44EA-A030-435E1924777E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -11629,73 +11814,76 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D728D"/>
     <w:rsid w:val="000324E1"/>
     <w:rsid w:val="00092604"/>
     <w:rsid w:val="000954B9"/>
+    <w:rsid w:val="00106BB1"/>
     <w:rsid w:val="00214575"/>
     <w:rsid w:val="002C6FED"/>
     <w:rsid w:val="003566C3"/>
     <w:rsid w:val="004A0039"/>
     <w:rsid w:val="00503FE1"/>
     <w:rsid w:val="005A1278"/>
     <w:rsid w:val="005D6D46"/>
     <w:rsid w:val="00627E3B"/>
     <w:rsid w:val="007027C8"/>
     <w:rsid w:val="00757765"/>
+    <w:rsid w:val="00791A66"/>
     <w:rsid w:val="007F1F79"/>
     <w:rsid w:val="007F4665"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="008D5382"/>
     <w:rsid w:val="008D728D"/>
     <w:rsid w:val="00986AE8"/>
     <w:rsid w:val="00A72036"/>
     <w:rsid w:val="00AB5036"/>
     <w:rsid w:val="00D90006"/>
     <w:rsid w:val="00DB71FD"/>
     <w:rsid w:val="00DE6CAC"/>
     <w:rsid w:val="00E7531B"/>
     <w:rsid w:val="00EA7786"/>
+    <w:rsid w:val="00EB2BA8"/>
     <w:rsid w:val="00F04C72"/>
     <w:rsid w:val="00FE4433"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12461,63 +12649,54 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>INSERT LOCATION, FILENAME, ETC.</Abstract>
   <CompanyAddress>INSERT PREMISE ADDESS(ES)</CompanyAddress>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB983EC37D4E5E4CBA40CEAF70D66375" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f10553acaf1c0ce236b2b6a0eacdf551">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c9c5032a-830a-482a-9220-7d4df5847aec" xmlns:ns3="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbacef354b00e05bc8a679c26a30663d" ns2:_="" ns3:_="">
     <xsd:import namespace="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <xsd:import namespace="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -12696,145 +12875,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c9c5032a-830a-482a-9220-7d4df5847aec">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F29F2A-A428-4917-8FFB-436CF35D0691}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE9865ED-755C-4370-84F9-529662A34156}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926720A2-A717-414A-BECD-75C5FCB5A919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6366A154-8B1B-4480-9B95-8CDE8EC79F06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F29F2A-A428-4917-8FFB-436CF35D0691}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>987</Words>
-  <Characters>5631</Characters>
+  <Words>995</Words>
+  <Characters>5672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2024.06.11 Sample Policy Template 5.9 Physical and Environmental Protection (PE)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INSERT TRIBE / TGRA NAME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6605</CharactersWithSpaces>
+  <CharactersWithSpaces>6654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INSERT TITLE</dc:title>
   <dc:subject>INSERT POLICIES AND PROCEDURES</dc:subject>
   <dc:creator>Steiner, Steven</dc:creator>
   <cp:keywords>INSERT CONTROLLING INGRESS AND EGRESS METHODS (E.G., PHYSICAL KEY(S), LOCKS, COMBINATIONS, BIOMETRICS READERS, AND OR CARD READERS, ETC.</cp:keywords>
   <dc:description>INSERT LOCATION AND RECORD TYPE</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB983EC37D4E5E4CBA40CEAF70D66375</vt:lpwstr>