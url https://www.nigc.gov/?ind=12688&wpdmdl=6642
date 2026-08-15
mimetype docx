--- v0 (2026-01-02)
+++ v1 (2026-08-15)
@@ -50,346 +50,336 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2152"/>
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="2692"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F052B" w:rsidRPr="00B949EE" w14:paraId="6B40C0F2" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="052338A9" w14:textId="1E993D23" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="005A2ED9" w:rsidP="00007ED3">
+          <w:p w14:paraId="052338A9" w14:textId="1E993D23" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="Company"/>
                 <w:tag w:val=""/>
                 <w:id w:val="1096521601"/>
                 <w:placeholder>
                   <w:docPart w:val="9768B072DA7545AB84826212B85A8D21"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00964F2B" w:rsidRPr="00510AC3">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="-2138479216"/>
             <w:placeholder>
               <w:docPart w:val="BD926C0F8EED4187ABE2E30869E89A52"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="33414D57" w14:textId="5C6B69D3" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="00964F2B" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006F052B" w:rsidRPr="00B949EE" w14:paraId="0A9DFE96" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E36E28D" w14:textId="73A96E66" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="006F052B" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminal Justice Information Services Security Policy Area </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Incident Response</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F052B" w:rsidRPr="00B949EE" w14:paraId="5236CCE2" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A3C7F48" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="006F052B" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Approval Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2016136538"/>
             <w:placeholder>
               <w:docPart w:val="F8F9CCB9204048BD99431EE6DD6520E9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2512" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="2DEBCF3D" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="006F052B" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00053D0D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A7A2815" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="006F052B" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B608E10" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="005A2ED9" w:rsidP="00007ED3">
+          <w:p w14:paraId="4B608E10" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-2019385134"/>
                 <w:placeholder>
                   <w:docPart w:val="F8F9CCB9204048BD99431EE6DD6520E9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F052B" w:rsidRPr="00053D0D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44798655" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00D63351" w:rsidRDefault="006F052B" w:rsidP="009361D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -562,51 +552,50 @@
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0017441B" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1729911401"/>
           <w:placeholder>
             <w:docPart w:val="F097176D65E5433EA319B6CD46DD35A5"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00964F2B" w:rsidRPr="00964F2B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> oversees the implementation </w:t>
       </w:r>
       <w:r w:rsidR="00AD2E3B" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">of compliance responsibilities </w:t>
       </w:r>
       <w:r w:rsidR="00783DBE" w:rsidRPr="00D63351">
         <w:rPr>
@@ -729,206 +718,183 @@
         <w:t xml:space="preserve"> was</w:t>
       </w:r>
       <w:r w:rsidR="00783DBE" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> executed by </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk168980358"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-1817482944"/>
           <w:placeholder>
             <w:docPart w:val="0C05EFAF05704AC49554E9E5E5ED496C"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="006635CF" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the</w:t>
       </w:r>
       <w:r w:rsidR="007D2858" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006635CF" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">NIGC on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1846440621"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0074744D" w:rsidRPr="0074744D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="088FB1F1" w14:textId="23601B16" w:rsidR="00C16217" w:rsidRPr="00D63351" w:rsidRDefault="00C16217" w:rsidP="00B25DAF">
+    <w:p w14:paraId="088FB1F1" w14:textId="4BD7BC79" w:rsidR="00C16217" w:rsidRPr="00D63351" w:rsidRDefault="00C16217" w:rsidP="00B25DAF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This document identifies the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1776092015"/>
           <w:placeholder>
             <w:docPart w:val="45BBC6924FDE41519DE68705220FC8F0"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0074744D" w:rsidRPr="0074744D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> process for </w:t>
       </w:r>
       <w:r w:rsidR="00E524B5" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>IR</w:t>
       </w:r>
       <w:r w:rsidR="00B96967" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">as identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00B148B9">
+        <w:r w:rsidR="00F32D0C" w:rsidRPr="00F32D0C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CJISSECPOL </w:t>
-[...20 lines deleted...]
-          <w:t>December 27, 2024</w:t>
+          <w:t>CJISSECPOL Version 6.1 dated June 25, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009629E6" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00625A67" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as it relates to </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F5E" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidR="00625A67" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> access to the NIGC</w:t>
@@ -1010,51 +976,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Access Control (AC), the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1754935741"/>
           <w:placeholder>
             <w:docPart w:val="6BAA6A8A71E54761BFC1A38B5A04331A"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0016732B" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C8747E" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will establish/maintain a current </w:t>
       </w:r>
       <w:r w:rsidR="006A669F" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1094,192 +1059,189 @@
       <w:r w:rsidR="00BD51E5" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. [2021 CHRI MOU</w:t>
       </w:r>
       <w:r w:rsidR="00663A07" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>: Guidance Appendix, 4.</w:t>
       </w:r>
       <w:r w:rsidR="009405FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00663A07" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9DC584" w14:textId="352A995E" w:rsidR="00D73075" w:rsidRPr="00D63351" w:rsidRDefault="00E60E20" w:rsidP="009361D3">
+    <w:p w14:paraId="1A9DC584" w14:textId="3633DF38" w:rsidR="00D73075" w:rsidRPr="00D63351" w:rsidRDefault="00E60E20" w:rsidP="009361D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="007D736C" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1078785304"/>
           <w:placeholder>
             <w:docPart w:val="AA9514F57B8A47CFAB8EC012A5ED3E2B"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0074744D" w:rsidRPr="0074744D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> AC written process, the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-174647791"/>
           <w:placeholder>
             <w:docPart w:val="B439A0C07CAE493EB54450057AEDE170"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00663A07" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="002A221A" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">submit the APL to the NIGC Information Security Officer (NIGC ISO) </w:t>
       </w:r>
       <w:r w:rsidR="000A1C4C" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000A1C4C" w:rsidRPr="00D63351">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>iso@nigc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A1C4C" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC00DC" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="700287576"/>
           <w:placeholder>
             <w:docPart w:val="C5A6F34F7FB24A7B8C94D0F34C3D8D97"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC00DC" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will ensure </w:t>
       </w:r>
       <w:r w:rsidR="00A2712B" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the APL is updated when changes occur and </w:t>
       </w:r>
       <w:r w:rsidR="00C841E4" w:rsidRPr="00D63351">
         <w:rPr>
@@ -1296,51 +1258,51 @@
       <w:r w:rsidR="00081D7A" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">when changes occur. </w:t>
       </w:r>
       <w:r w:rsidR="00663A07" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[2021 CHRI MOU: Guidance Appendix, 4.</w:t>
       </w:r>
       <w:r w:rsidR="009405FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00663A07" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6364CF0C" w14:textId="3B485683" w:rsidR="00E955EB" w:rsidRDefault="001D1F9B" w:rsidP="009361D3">
+    <w:p w14:paraId="6364CF0C" w14:textId="790EC3EC" w:rsidR="00E955EB" w:rsidRDefault="001D1F9B" w:rsidP="009361D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authorized personnel access </w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CHRI at the </w:t>
       </w:r>
@@ -1367,109 +1329,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Google Chrome, </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mozilla Firefox, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00470051" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A77BF5" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Staff view CHRI response(s) </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">from the TMS Portal.  </w:t>
+        <w:t xml:space="preserve">from the TMS Portal. </w:t>
       </w:r>
       <w:r w:rsidR="00156C17" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00156C17" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">taff </w:t>
       </w:r>
       <w:r w:rsidR="00C26867" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">do not </w:t>
       </w:r>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">download or print the CHRI response from the TMS Portal.  Consistent with </w:t>
+        <w:t xml:space="preserve">download or print the CHRI response from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AD66E4" w:rsidRPr="00D63351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the TMS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AD66E4" w:rsidRPr="00D63351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal. Consistent with </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1253734419"/>
           <w:placeholder>
             <w:docPart w:val="C2A8782E480D47019DC29037783180D2"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0074744D" w:rsidRPr="0074744D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> background and licensing process</w:t>
       </w:r>
       <w:r w:rsidR="007E584E" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1557,84 +1534,83 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00794340" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (9)</w:t>
       </w:r>
       <w:r w:rsidR="00794340">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; (10)</w:t>
       </w:r>
       <w:r w:rsidR="00867AC1" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF82E64" w14:textId="35F9E907" w:rsidR="00E53ACF" w:rsidRDefault="000D00C6" w:rsidP="00E53ACF">
+    <w:p w14:paraId="1EF82E64" w14:textId="5701CFFA" w:rsidR="00E53ACF" w:rsidRDefault="000D00C6" w:rsidP="00E53ACF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-1732459030"/>
           <w:placeholder>
             <w:docPart w:val="E3CDB70888C841D59805EE22102AAB87"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D91871">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009031CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">has reason to believe </w:t>
       </w:r>
       <w:r w:rsidR="003376B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1647,51 +1623,50 @@
         </w:rPr>
         <w:t xml:space="preserve">by staff, </w:t>
       </w:r>
       <w:r w:rsidR="003376B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-1815324520"/>
           <w:placeholder>
             <w:docPart w:val="6BF0119B53844A5B9564A27360097206"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003376B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will contact the NIGC ISO (</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="003376B0" w:rsidRPr="003808C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>iso@nigc.gov</w:t>
         </w:r>
@@ -1714,105 +1689,124 @@
         </w:rPr>
         <w:t xml:space="preserve">urther analysis of </w:t>
       </w:r>
       <w:r w:rsidR="00A239C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">NIGC </w:t>
       </w:r>
       <w:r w:rsidR="00392B31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">TMS Portal user account </w:t>
       </w:r>
       <w:r w:rsidR="00A621B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>activity logs is necessary</w:t>
       </w:r>
       <w:r w:rsidR="00D94FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E20C38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>When necessary, t</w:t>
       </w:r>
       <w:r w:rsidR="00D94FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>he review of NIGC TMS Portal user account activity logs</w:t>
+        <w:t xml:space="preserve">he review of NIGC TMS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D94FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Portal user</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D94FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> account activity logs</w:t>
       </w:r>
       <w:r w:rsidR="00E20C38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be conducted </w:t>
       </w:r>
       <w:r w:rsidR="00580D7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>by the NIGC ISO</w:t>
+        <w:t xml:space="preserve">by the NIGC </w:t>
+      </w:r>
+      <w:r w:rsidR="005575D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ISO,</w:t>
       </w:r>
       <w:r w:rsidR="00E20C38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the results of the </w:t>
       </w:r>
       <w:r w:rsidR="000974F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">review will be communicated to the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-1846007812"/>
           <w:placeholder>
             <w:docPart w:val="C24ACF60C7CE42B28FFAD6C84EC9C9CF"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D65168">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0B690A" w14:textId="77777777" w:rsidR="00460519" w:rsidRDefault="00076CD0" w:rsidP="00460519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
@@ -1876,51 +1870,50 @@
         </w:rPr>
         <w:t xml:space="preserve">has occurred, </w:t>
       </w:r>
       <w:r w:rsidR="00525A9C" w:rsidRPr="00E53ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-208331876"/>
           <w:placeholder>
             <w:docPart w:val="26001491DA6249E7A26506BC2D3D363C"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00525A9C" w:rsidRPr="00E53ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will investigate, </w:t>
       </w:r>
       <w:r w:rsidR="001B4CD7" w:rsidRPr="00E53ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>document,</w:t>
       </w:r>
       <w:r w:rsidR="00525A9C" w:rsidRPr="00E53ACF">
         <w:rPr>
@@ -2044,169 +2037,167 @@
       <w:r w:rsidR="0016772F" w:rsidRPr="00E53ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="0080791A" w:rsidRPr="00E53ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, IR-6 (3)</w:t>
       </w:r>
       <w:r w:rsidR="000248EF" w:rsidRPr="00E53ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, IR-7</w:t>
       </w:r>
       <w:r w:rsidR="00C555EA" w:rsidRPr="00E53ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459F449C" w14:textId="0635124B" w:rsidR="007216DC" w:rsidRPr="00460519" w:rsidRDefault="008A5FF7" w:rsidP="00460519">
+    <w:p w14:paraId="459F449C" w14:textId="0BF61749" w:rsidR="007216DC" w:rsidRPr="00460519" w:rsidRDefault="008A5FF7" w:rsidP="00460519">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Consistent with the written process for Media Protection (</w:t>
       </w:r>
       <w:r w:rsidR="00C46A3A" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MP</w:t>
       </w:r>
       <w:r w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00FF6723" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="288861737"/>
           <w:placeholder>
             <w:docPart w:val="279064CBD4BE441A80F7FEB81447F2F6"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0074744D" w:rsidRPr="00460519">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FF6723" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> administratively prohibits staff use of personally owned digital media devices to access the TMS Portal [CJISSECPOL MP-7</w:t>
       </w:r>
       <w:r w:rsidR="00FB7509" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF6723" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>b]</w:t>
       </w:r>
       <w:r w:rsidR="00C46A3A" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF6723" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">  If it is determined staff </w:t>
+        <w:t xml:space="preserve"> If it is determined staff </w:t>
       </w:r>
       <w:r w:rsidR="00642C16" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">accessed the TMS Portal </w:t>
       </w:r>
       <w:r w:rsidR="00B068A0" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">with a personally owned media device, the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="2147159869"/>
           <w:placeholder>
             <w:docPart w:val="ED922240F614437AA7DF9A670AC600F0"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099" w:rsidRPr="00460519">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B068A0" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will investigate, </w:t>
       </w:r>
       <w:r w:rsidR="0074744D" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>document,</w:t>
       </w:r>
       <w:r w:rsidR="00B068A0" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2235,51 +2226,51 @@
       </w:r>
       <w:r w:rsidR="006047F8" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006047F8" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>within 24 hours of detection</w:t>
       </w:r>
       <w:r w:rsidR="00342A35" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00012F27" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">  [2021 CHRI MOU: Guidance Appendix, 7</w:t>
+        <w:t xml:space="preserve"> [2021 CHRI MOU: Guidance Appendix, 7</w:t>
       </w:r>
       <w:r w:rsidR="0038226B" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00012F27" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006047F8" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, d</w:t>
       </w:r>
       <w:r w:rsidR="00012F27" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
@@ -2322,91 +2313,90 @@
       <w:r w:rsidR="0019643B" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="0080791A" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, IR-6 (3)</w:t>
       </w:r>
       <w:r w:rsidR="000248EF" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, IR-7</w:t>
       </w:r>
       <w:r w:rsidR="00FA12F6" w:rsidRPr="00460519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FF185A" w14:textId="3997B302" w:rsidR="00DD3294" w:rsidRPr="00591EB0" w:rsidRDefault="00342A35" w:rsidP="00591EB0">
+    <w:p w14:paraId="40FF185A" w14:textId="2847A49E" w:rsidR="00DD3294" w:rsidRPr="00591EB0" w:rsidRDefault="00342A35" w:rsidP="00591EB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009361D3" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="2083718768"/>
           <w:placeholder>
             <w:docPart w:val="4097DCE1C881448D81E1B116D791DAE1"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0074744D" w:rsidRPr="0074744D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009361D3" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE305C" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">utilizes the </w:t>
       </w:r>
       <w:r w:rsidR="00443FA9">
         <w:rPr>
@@ -2468,350 +2458,374 @@
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidR="009361D3" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>F.1</w:t>
       </w:r>
       <w:r w:rsidR="00443FA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009361D3" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Security Incident Response Form</w:t>
       </w:r>
       <w:r w:rsidR="003924E9" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">” to report incidents.  The current </w:t>
+        <w:t xml:space="preserve">” to report incidents. The current </w:t>
       </w:r>
       <w:r w:rsidR="0079412C" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">form </w:t>
       </w:r>
       <w:r w:rsidR="00115E82" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">is available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00E739CF" w:rsidRPr="00D63351">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>NIGC CJIS Resource Materials</w:t>
+          <w:t>NIGC CJIS Resour</w:t>
+        </w:r>
+        <w:r w:rsidR="00E739CF" w:rsidRPr="00D63351">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidR="00E739CF" w:rsidRPr="00D63351">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>e Materials</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00233EBC" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, Sample Forms and Policies.</w:t>
+        <w:t xml:space="preserve">, Sample Forms and </w:t>
+      </w:r>
+      <w:r w:rsidR="005575D6" w:rsidRPr="00D63351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Policies.</w:t>
+      </w:r>
+      <w:r w:rsidR="005575D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="006039EE" w:rsidRPr="00D63351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 CHRI MOU: Guidance Appendix, </w:t>
       </w:r>
       <w:r w:rsidR="006039EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00931503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, c</w:t>
       </w:r>
       <w:r w:rsidR="006039EE" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021 CHRI MOU: Guidance Appendix, </w:t>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="006039EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...11 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="0038226B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CJISSECPOL </w:t>
       </w:r>
       <w:r w:rsidR="006039EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t>IR-2 (3), IR-6</w:t>
       </w:r>
       <w:r w:rsidR="0038226B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">CJISSECPOL </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006039EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>IR-2 (3), IR-6</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58267C99" w14:textId="1E833F74" w:rsidR="009B0108" w:rsidRPr="007216DC" w:rsidRDefault="009B0108" w:rsidP="009361D3">
+    <w:p w14:paraId="58267C99" w14:textId="5F8302BC" w:rsidR="009B0108" w:rsidRPr="007216DC" w:rsidRDefault="009B0108" w:rsidP="009361D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1677763765"/>
           <w:placeholder>
             <w:docPart w:val="ECA7CD1C57564B2AA7E667727710FAB1"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0074744D" w:rsidRPr="0074744D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> will review and update this written process annually and following any incident </w:t>
       </w:r>
       <w:r w:rsidR="007F3F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">involving </w:t>
       </w:r>
       <w:r w:rsidR="00CA15D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>unauthorized access to CHRI.</w:t>
       </w:r>
-      <w:r w:rsidR="00B9595D">
+      <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[CJISSECPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15F30" w:rsidRPr="00D63351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L </w:t>
+      </w:r>
+      <w:r w:rsidR="00227391" w:rsidRPr="00D63351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE062C" w:rsidRPr="00D63351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-1 c</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>[CJISSECPO</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505189DA" w14:textId="039C6582" w:rsidR="007216DC" w:rsidRPr="00E701A8" w:rsidRDefault="007216DC" w:rsidP="009361D3">
+    <w:p w14:paraId="505189DA" w14:textId="400CCF1F" w:rsidR="007216DC" w:rsidRPr="00E701A8" w:rsidRDefault="007216DC" w:rsidP="009361D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>If improper access or use of the TMS Portal by staff is confirmed</w:t>
       </w:r>
       <w:r w:rsidR="000C2CF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-2079510184"/>
           <w:placeholder>
             <w:docPart w:val="854DCD08C43D44F1B0764B702F982CA1"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, staff will be subject to discipline consistent with the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:caps/>
           </w:rPr>
           <w:alias w:val="Keywords"/>
           <w:tag w:val=""/>
           <w:id w:val="-1203621022"/>
           <w:placeholder>
             <w:docPart w:val="9DE82BF48ABB4C3CAD924DE336697CC1"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000C1F55" w:rsidRPr="001F587B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:caps/>
             </w:rPr>
             <w:t>INSERT APPROPRIATE TRIBE OR TGRA POLICY TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0074744D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.  Repeated</w:t>
+        <w:t>. Repeated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TMS Portal user account misuse will result the reassignment of TMS Portal user account </w:t>
+        <w:t xml:space="preserve"> TMS Portal user account misuse will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the reassignment of TMS Portal user account </w:t>
       </w:r>
       <w:r w:rsidR="007B3DCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">roles / privileges to include </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the removal of access to</w:t>
       </w:r>
       <w:r w:rsidR="0027168E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHRI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the TMS Portal.</w:t>
       </w:r>
@@ -2827,51 +2841,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-2119203939"/>
           <w:placeholder>
             <w:docPart w:val="1F2FFF30DCFC4D0FA3074B3064EE2BC9"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A50556">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tracks and documents </w:t>
       </w:r>
       <w:r w:rsidR="00B7239A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:r w:rsidR="00220A9E">
         <w:rPr>
@@ -2936,51 +2949,51 @@
       <w:r w:rsidR="00F1784C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CJISSECPOL </w:t>
       </w:r>
       <w:r w:rsidR="00E11B64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>IR</w:t>
       </w:r>
       <w:r w:rsidR="006F29A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-5</w:t>
       </w:r>
       <w:r w:rsidR="002D65B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FE82B1" w14:textId="70CF0B00" w:rsidR="001A1D62" w:rsidRPr="00A305BB" w:rsidRDefault="00BA0A0C" w:rsidP="00B25DAF">
+    <w:p w14:paraId="76FE82B1" w14:textId="6B194C6A" w:rsidR="001A1D62" w:rsidRPr="00A305BB" w:rsidRDefault="00BA0A0C" w:rsidP="00B25DAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00F742BB" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">future </w:t>
       </w:r>
@@ -3014,51 +3027,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> or storage of </w:t>
       </w:r>
       <w:r w:rsidR="00797AB9" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CHRI on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="717786961"/>
           <w:placeholder>
             <w:docPart w:val="20916990508A4CB2BE651C661DC6F68D"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D32A01" w:rsidRPr="00D32A01">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D32A01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003017A3" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00372D5E" w:rsidRPr="00D63351">
         <w:rPr>
@@ -3103,166 +3115,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797AB9" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">information systems, the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-441760970"/>
           <w:placeholder>
             <w:docPart w:val="39EDA2614D414A35ABBC67E38120669C"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D64099">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00797AB9" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will ensure this written process </w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>compl</w:t>
       </w:r>
       <w:r w:rsidR="00C477AB" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the </w:t>
       </w:r>
       <w:r w:rsidR="00892900" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>IR</w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="005170BE" w:rsidRPr="005B2DAC">
+        <w:r w:rsidR="002932EA" w:rsidRPr="002932EA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CJISSECPOL </w:t>
+          <w:t>CJISSECPOL Version 6.1 dated June 2</w:t>
         </w:r>
-        <w:r w:rsidR="007E2031" w:rsidRPr="005B2DAC">
+        <w:r w:rsidR="002932EA" w:rsidRPr="002932EA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Version 6.0</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00372D5E" w:rsidRPr="005B2DAC">
+        <w:r w:rsidR="002932EA" w:rsidRPr="002932EA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>,</w:t>
-[...13 lines deleted...]
-          <w:t>December 27, 2024</w:t>
+          <w:t>, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00372D5E" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00372D5E" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">or the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00AF2AFD" w:rsidRPr="00430ABD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Security and Management Control Outsourcing Standard for Non-Channeling, dated May 8, 2025</w:t>
+          <w:t>Security and Ma</w:t>
+        </w:r>
+        <w:r w:rsidR="00AF2AFD" w:rsidRPr="00430ABD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="00AF2AFD" w:rsidRPr="00430ABD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>agement Control Outsourcing Standard for Non-Channeling, dated May 8, 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00372D5E" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C477AB" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00407E73" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D43867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3327,112 +3341,126 @@
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17160">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">related NIGC sample audit checklist at </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="008B5627">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>CJIS Resource Materials</w:t>
+          <w:t>CJIS Resource</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B5627">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B5627">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>Materials</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008648AB" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12ADB6A7" w14:textId="0A7AA6B1" w:rsidR="00CD2AB4" w:rsidRPr="00D63351" w:rsidRDefault="00952808" w:rsidP="009361D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Complete the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00885FF2" w:rsidRPr="003A2BB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Sample Audit Checklist fo</w:t>
+          <w:t>Sample Audit Check</w:t>
         </w:r>
         <w:r w:rsidR="00885FF2" w:rsidRPr="003A2BB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>r</w:t>
+          <w:t>l</w:t>
         </w:r>
         <w:r w:rsidR="00885FF2" w:rsidRPr="003A2BB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Outsourcing</w:t>
+          <w:t>ist for Outsourcing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00CD2AB4" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B08473E" w14:textId="224DD470" w:rsidR="00FB4A5B" w:rsidRPr="00D63351" w:rsidRDefault="000561D2" w:rsidP="00B25DAF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -3535,51 +3563,50 @@
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="-530876282"/>
           <w:placeholder>
             <w:docPart w:val="AC67ABEB772041C9BF0C8E861A955A93"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D32A01" w:rsidRPr="00D32A01">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7A102133" w14:textId="65086B5D" w:rsidR="00EE1F1F" w:rsidRPr="00D63351" w:rsidRDefault="00AE5D46" w:rsidP="009361D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -3619,76 +3646,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140A04" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="1510028413"/>
           <w:placeholder>
             <w:docPart w:val="0BFBF06E172140EBAA7F24CCEE79587C"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D32A01" w:rsidRPr="00D32A01">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4B571FC3" w14:textId="2EFE7CAA" w:rsidR="00E961EA" w:rsidRPr="00D63351" w:rsidRDefault="00AE5D46" w:rsidP="009361D3">
+    <w:p w14:paraId="4EAE7093" w14:textId="77777777" w:rsidR="004D0151" w:rsidRDefault="004D0151">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B571FC3" w14:textId="53AA7DF1" w:rsidR="00E961EA" w:rsidRPr="00D63351" w:rsidRDefault="00AE5D46" w:rsidP="009361D3">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E961EA" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ocument Revision History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="950"/>
         <w:gridCol w:w="1565"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="3505"/>
       </w:tblGrid>
@@ -3830,90 +3870,88 @@
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1804226940"/>
             <w:placeholder>
               <w:docPart w:val="A7825DA1922D48C88A0F11C58E118AEF"/>
             </w:placeholder>
             <w:date w:fullDate="2024-06-13T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="36D0DA8A" w14:textId="2452AF9C" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="00E512F4" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>6/13/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="-1893648481"/>
             <w:placeholder>
               <w:docPart w:val="63E9C1608CB848AD9B264B5D3461CA0D"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="055CA632" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00B949EE" w:rsidRDefault="006F052B" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -3976,90 +4014,88 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2122679298"/>
             <w:placeholder>
               <w:docPart w:val="F124BF1303C0480183D51E92F350F6A1"/>
             </w:placeholder>
             <w:date w:fullDate="2024-08-15T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="57D2EC4E" w14:textId="0D608B37" w:rsidR="00EC689B" w:rsidRDefault="00EC689B" w:rsidP="00EC689B">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>8/15/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="1389990565"/>
             <w:placeholder>
               <w:docPart w:val="8C9A0E581E344981B706EC25A6A43445"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="51C0626C" w14:textId="6DCF8B3D" w:rsidR="00EC689B" w:rsidRDefault="00EC689B" w:rsidP="00EC689B">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4553,94 +4589,206 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E5588BD" w14:textId="25DE2E31" w:rsidR="005A2ED9" w:rsidRDefault="005A2ED9" w:rsidP="005A2ED9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>New webpage hyperlinks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00ED219A" w:rsidRPr="00B949EE" w14:paraId="258AE5E3" w14:textId="77777777" w:rsidTr="00460519">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1376B749" w14:textId="3224C782" w:rsidR="00ED219A" w:rsidRDefault="00ED219A" w:rsidP="00ED219A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C623014" w14:textId="71D6FE2B" w:rsidR="00ED219A" w:rsidRDefault="00ED219A" w:rsidP="00ED219A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>07/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDB50D2" w14:textId="2043B550" w:rsidR="00ED219A" w:rsidRDefault="00ED219A" w:rsidP="00ED219A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Steiner, Steven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B8752A" w14:textId="608F7848" w:rsidR="00ED219A" w:rsidRDefault="00ED219A" w:rsidP="00ED219A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C737CE2" w14:textId="6E1A10A4" w:rsidR="00ED219A" w:rsidRDefault="00ED219A" w:rsidP="00ED219A">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V6.1 update, process review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="72F412E7" w14:textId="77777777" w:rsidR="006F052B" w:rsidRPr="00D63351" w:rsidRDefault="006F052B" w:rsidP="009361D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006F052B" w:rsidRPr="00D63351" w:rsidSect="00065DB3">
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40B04F43" w14:textId="77777777" w:rsidR="00F2495A" w:rsidRDefault="00F2495A" w:rsidP="00D57581">
+    <w:p w14:paraId="234C5FBD" w14:textId="77777777" w:rsidR="00DE75B1" w:rsidRDefault="00DE75B1" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EBE28B8" w14:textId="77777777" w:rsidR="00F2495A" w:rsidRDefault="00F2495A" w:rsidP="00D57581">
+    <w:p w14:paraId="0B86636A" w14:textId="77777777" w:rsidR="00DE75B1" w:rsidRDefault="00DE75B1" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76801D15" w14:textId="77777777" w:rsidR="00F2495A" w:rsidRDefault="00F2495A">
+    <w:p w14:paraId="53A0CD78" w14:textId="77777777" w:rsidR="00DE75B1" w:rsidRDefault="00DE75B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4711,71 +4859,71 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F0CA96B" w14:textId="77777777" w:rsidR="00F2495A" w:rsidRDefault="00F2495A" w:rsidP="00D57581">
+    <w:p w14:paraId="46CD7B9F" w14:textId="77777777" w:rsidR="00DE75B1" w:rsidRDefault="00DE75B1" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DF94D86" w14:textId="77777777" w:rsidR="00F2495A" w:rsidRDefault="00F2495A" w:rsidP="00D57581">
+    <w:p w14:paraId="7A74442A" w14:textId="77777777" w:rsidR="00DE75B1" w:rsidRDefault="00DE75B1" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7274D153" w14:textId="77777777" w:rsidR="00F2495A" w:rsidRDefault="00F2495A">
+    <w:p w14:paraId="04B1EFC6" w14:textId="77777777" w:rsidR="00DE75B1" w:rsidRDefault="00DE75B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="307CE6DF" w14:textId="18EBCAC1" w:rsidR="00B661CD" w:rsidRPr="00B661CD" w:rsidRDefault="00B661CD" w:rsidP="00B661CD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contractor means a government agency, a private business, non-profit</w:t>
@@ -8312,50 +8460,51 @@
     <w:rsid w:val="00156C17"/>
     <w:rsid w:val="00166603"/>
     <w:rsid w:val="0016732B"/>
     <w:rsid w:val="0016772F"/>
     <w:rsid w:val="00172B47"/>
     <w:rsid w:val="0017441B"/>
     <w:rsid w:val="0019643B"/>
     <w:rsid w:val="001A1D62"/>
     <w:rsid w:val="001A7907"/>
     <w:rsid w:val="001B22AF"/>
     <w:rsid w:val="001B4CD7"/>
     <w:rsid w:val="001B68FB"/>
     <w:rsid w:val="001C0953"/>
     <w:rsid w:val="001C55AF"/>
     <w:rsid w:val="001D1F9B"/>
     <w:rsid w:val="001E2AB0"/>
     <w:rsid w:val="00206C43"/>
     <w:rsid w:val="00220A9E"/>
     <w:rsid w:val="00227391"/>
     <w:rsid w:val="00233EBC"/>
     <w:rsid w:val="002358AF"/>
     <w:rsid w:val="00252C9F"/>
     <w:rsid w:val="00257EA7"/>
     <w:rsid w:val="0027168E"/>
     <w:rsid w:val="00273F80"/>
+    <w:rsid w:val="002932EA"/>
     <w:rsid w:val="0029609E"/>
     <w:rsid w:val="002A1DDB"/>
     <w:rsid w:val="002A221A"/>
     <w:rsid w:val="002C7B93"/>
     <w:rsid w:val="002D34EF"/>
     <w:rsid w:val="002D3DF3"/>
     <w:rsid w:val="002D65B3"/>
     <w:rsid w:val="002E5074"/>
     <w:rsid w:val="002F5A2D"/>
     <w:rsid w:val="003017A3"/>
     <w:rsid w:val="00314D02"/>
     <w:rsid w:val="00316518"/>
     <w:rsid w:val="00326088"/>
     <w:rsid w:val="00326BC1"/>
     <w:rsid w:val="0033445E"/>
     <w:rsid w:val="003369B0"/>
     <w:rsid w:val="003376B0"/>
     <w:rsid w:val="0034036B"/>
     <w:rsid w:val="00342A35"/>
     <w:rsid w:val="00347871"/>
     <w:rsid w:val="00350371"/>
     <w:rsid w:val="003624FE"/>
     <w:rsid w:val="00372D5E"/>
     <w:rsid w:val="003740DD"/>
     <w:rsid w:val="00375FF8"/>
@@ -8380,71 +8529,73 @@
     <w:rsid w:val="00406995"/>
     <w:rsid w:val="00406EC5"/>
     <w:rsid w:val="00407E73"/>
     <w:rsid w:val="004118E5"/>
     <w:rsid w:val="00411D27"/>
     <w:rsid w:val="00433630"/>
     <w:rsid w:val="004348FC"/>
     <w:rsid w:val="00436B06"/>
     <w:rsid w:val="00442612"/>
     <w:rsid w:val="004429F1"/>
     <w:rsid w:val="00443FA9"/>
     <w:rsid w:val="00451494"/>
     <w:rsid w:val="00452B11"/>
     <w:rsid w:val="00457B03"/>
     <w:rsid w:val="00460519"/>
     <w:rsid w:val="004649AE"/>
     <w:rsid w:val="00470051"/>
     <w:rsid w:val="00476BC9"/>
     <w:rsid w:val="00490B2E"/>
     <w:rsid w:val="00490F30"/>
     <w:rsid w:val="0049633C"/>
     <w:rsid w:val="004A6596"/>
     <w:rsid w:val="004C33EA"/>
     <w:rsid w:val="004C6980"/>
     <w:rsid w:val="004C6D83"/>
+    <w:rsid w:val="004D0151"/>
     <w:rsid w:val="004D2CE0"/>
     <w:rsid w:val="004D3B74"/>
     <w:rsid w:val="004E13A8"/>
     <w:rsid w:val="004E23D1"/>
     <w:rsid w:val="004F04AB"/>
     <w:rsid w:val="004F3DD7"/>
     <w:rsid w:val="0050052F"/>
     <w:rsid w:val="0050380D"/>
     <w:rsid w:val="0051131E"/>
     <w:rsid w:val="005170BE"/>
     <w:rsid w:val="00521A2D"/>
     <w:rsid w:val="00525A9C"/>
     <w:rsid w:val="00531C3D"/>
     <w:rsid w:val="00535113"/>
     <w:rsid w:val="005365F0"/>
     <w:rsid w:val="00545BE6"/>
     <w:rsid w:val="00546EAC"/>
     <w:rsid w:val="00550371"/>
     <w:rsid w:val="00555986"/>
     <w:rsid w:val="0055622C"/>
     <w:rsid w:val="00556B30"/>
+    <w:rsid w:val="005575D6"/>
     <w:rsid w:val="0057610C"/>
     <w:rsid w:val="005805D0"/>
     <w:rsid w:val="00580D7F"/>
     <w:rsid w:val="00587887"/>
     <w:rsid w:val="00591EB0"/>
     <w:rsid w:val="00593B02"/>
     <w:rsid w:val="005A2ED9"/>
     <w:rsid w:val="005A7D4F"/>
     <w:rsid w:val="005B1AE8"/>
     <w:rsid w:val="005B2DAC"/>
     <w:rsid w:val="005B3A56"/>
     <w:rsid w:val="005C160F"/>
     <w:rsid w:val="005D06D5"/>
     <w:rsid w:val="005D56AA"/>
     <w:rsid w:val="006039EE"/>
     <w:rsid w:val="006047F8"/>
     <w:rsid w:val="00615482"/>
     <w:rsid w:val="006163F5"/>
     <w:rsid w:val="00617183"/>
     <w:rsid w:val="00625A67"/>
     <w:rsid w:val="00636DFF"/>
     <w:rsid w:val="0064290A"/>
     <w:rsid w:val="00642C16"/>
     <w:rsid w:val="0064378D"/>
     <w:rsid w:val="00644BFA"/>
@@ -8558,95 +8709,97 @@
     <w:rsid w:val="00964F2B"/>
     <w:rsid w:val="0096766E"/>
     <w:rsid w:val="009737B5"/>
     <w:rsid w:val="00977E66"/>
     <w:rsid w:val="00980BA3"/>
     <w:rsid w:val="009A2713"/>
     <w:rsid w:val="009B0108"/>
     <w:rsid w:val="009C4C0E"/>
     <w:rsid w:val="009C7F89"/>
     <w:rsid w:val="009D43F8"/>
     <w:rsid w:val="009D771C"/>
     <w:rsid w:val="009D7C17"/>
     <w:rsid w:val="009E46FD"/>
     <w:rsid w:val="009F198D"/>
     <w:rsid w:val="009F330F"/>
     <w:rsid w:val="009F3E1B"/>
     <w:rsid w:val="00A12A7E"/>
     <w:rsid w:val="00A15F30"/>
     <w:rsid w:val="00A22581"/>
     <w:rsid w:val="00A239C0"/>
     <w:rsid w:val="00A25CA7"/>
     <w:rsid w:val="00A26C83"/>
     <w:rsid w:val="00A2712B"/>
     <w:rsid w:val="00A305BB"/>
     <w:rsid w:val="00A363BD"/>
+    <w:rsid w:val="00A410DE"/>
     <w:rsid w:val="00A44C64"/>
     <w:rsid w:val="00A50556"/>
     <w:rsid w:val="00A55F59"/>
     <w:rsid w:val="00A60963"/>
     <w:rsid w:val="00A621B6"/>
     <w:rsid w:val="00A6267B"/>
     <w:rsid w:val="00A724FF"/>
     <w:rsid w:val="00A77BF5"/>
     <w:rsid w:val="00A82613"/>
     <w:rsid w:val="00A84492"/>
     <w:rsid w:val="00AA0626"/>
     <w:rsid w:val="00AB2050"/>
     <w:rsid w:val="00AB589C"/>
     <w:rsid w:val="00AC545B"/>
     <w:rsid w:val="00AC7DFA"/>
     <w:rsid w:val="00AD0D1E"/>
     <w:rsid w:val="00AD2E3B"/>
     <w:rsid w:val="00AD66E4"/>
     <w:rsid w:val="00AE2403"/>
     <w:rsid w:val="00AE5D46"/>
     <w:rsid w:val="00AF2AFD"/>
     <w:rsid w:val="00AF6A03"/>
     <w:rsid w:val="00B01736"/>
     <w:rsid w:val="00B02D8B"/>
     <w:rsid w:val="00B04B31"/>
     <w:rsid w:val="00B068A0"/>
     <w:rsid w:val="00B148B9"/>
     <w:rsid w:val="00B15ADC"/>
     <w:rsid w:val="00B25DAF"/>
     <w:rsid w:val="00B5397D"/>
     <w:rsid w:val="00B62601"/>
     <w:rsid w:val="00B62F96"/>
     <w:rsid w:val="00B661CD"/>
     <w:rsid w:val="00B7239A"/>
     <w:rsid w:val="00B724E7"/>
     <w:rsid w:val="00B7388E"/>
     <w:rsid w:val="00B80BB7"/>
     <w:rsid w:val="00B844E2"/>
     <w:rsid w:val="00B86087"/>
     <w:rsid w:val="00B9595D"/>
     <w:rsid w:val="00B96967"/>
     <w:rsid w:val="00BA0A0C"/>
     <w:rsid w:val="00BA1B80"/>
     <w:rsid w:val="00BA5127"/>
     <w:rsid w:val="00BA6EFA"/>
+    <w:rsid w:val="00BB25CA"/>
     <w:rsid w:val="00BC03B8"/>
     <w:rsid w:val="00BD2B14"/>
     <w:rsid w:val="00BD51E5"/>
     <w:rsid w:val="00BD676A"/>
     <w:rsid w:val="00BE062C"/>
     <w:rsid w:val="00BE305C"/>
     <w:rsid w:val="00BE5D46"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C0607C"/>
     <w:rsid w:val="00C1213F"/>
     <w:rsid w:val="00C16217"/>
     <w:rsid w:val="00C26867"/>
     <w:rsid w:val="00C354CA"/>
     <w:rsid w:val="00C45F47"/>
     <w:rsid w:val="00C46A3A"/>
     <w:rsid w:val="00C477AB"/>
     <w:rsid w:val="00C555EA"/>
     <w:rsid w:val="00C568C8"/>
     <w:rsid w:val="00C71C6D"/>
     <w:rsid w:val="00C73808"/>
     <w:rsid w:val="00C841E4"/>
     <w:rsid w:val="00C84DEE"/>
     <w:rsid w:val="00C8747E"/>
     <w:rsid w:val="00CA15D8"/>
     <w:rsid w:val="00CB194F"/>
@@ -8663,99 +8816,102 @@
     <w:rsid w:val="00D00566"/>
     <w:rsid w:val="00D007A0"/>
     <w:rsid w:val="00D07A93"/>
     <w:rsid w:val="00D07F9D"/>
     <w:rsid w:val="00D159D5"/>
     <w:rsid w:val="00D32A01"/>
     <w:rsid w:val="00D43867"/>
     <w:rsid w:val="00D44BC3"/>
     <w:rsid w:val="00D53DD8"/>
     <w:rsid w:val="00D57581"/>
     <w:rsid w:val="00D63351"/>
     <w:rsid w:val="00D64099"/>
     <w:rsid w:val="00D65168"/>
     <w:rsid w:val="00D712E3"/>
     <w:rsid w:val="00D7226F"/>
     <w:rsid w:val="00D73075"/>
     <w:rsid w:val="00D91871"/>
     <w:rsid w:val="00D92B54"/>
     <w:rsid w:val="00D94FA7"/>
     <w:rsid w:val="00DA08C9"/>
     <w:rsid w:val="00DA6B4D"/>
     <w:rsid w:val="00DB5062"/>
     <w:rsid w:val="00DB71FD"/>
     <w:rsid w:val="00DD3294"/>
     <w:rsid w:val="00DE0C18"/>
+    <w:rsid w:val="00DE75B1"/>
     <w:rsid w:val="00DF5B82"/>
     <w:rsid w:val="00E01DC8"/>
     <w:rsid w:val="00E05B81"/>
     <w:rsid w:val="00E06138"/>
     <w:rsid w:val="00E06A0D"/>
     <w:rsid w:val="00E11B25"/>
     <w:rsid w:val="00E11B64"/>
     <w:rsid w:val="00E126C5"/>
     <w:rsid w:val="00E14B65"/>
     <w:rsid w:val="00E16F8C"/>
     <w:rsid w:val="00E20C38"/>
     <w:rsid w:val="00E21AC0"/>
     <w:rsid w:val="00E22D47"/>
     <w:rsid w:val="00E23B44"/>
     <w:rsid w:val="00E2700C"/>
     <w:rsid w:val="00E34FE7"/>
     <w:rsid w:val="00E463A8"/>
     <w:rsid w:val="00E502DC"/>
     <w:rsid w:val="00E512F4"/>
     <w:rsid w:val="00E524B5"/>
     <w:rsid w:val="00E53ACF"/>
     <w:rsid w:val="00E54C63"/>
     <w:rsid w:val="00E60E20"/>
     <w:rsid w:val="00E615CC"/>
     <w:rsid w:val="00E665ED"/>
     <w:rsid w:val="00E672F2"/>
     <w:rsid w:val="00E701A8"/>
     <w:rsid w:val="00E739CF"/>
     <w:rsid w:val="00E9466A"/>
     <w:rsid w:val="00E955EB"/>
     <w:rsid w:val="00E9580F"/>
     <w:rsid w:val="00E961EA"/>
     <w:rsid w:val="00EB35E3"/>
     <w:rsid w:val="00EB4E14"/>
     <w:rsid w:val="00EB5C29"/>
     <w:rsid w:val="00EC296E"/>
     <w:rsid w:val="00EC3404"/>
     <w:rsid w:val="00EC689B"/>
     <w:rsid w:val="00EC738C"/>
+    <w:rsid w:val="00ED219A"/>
     <w:rsid w:val="00ED2371"/>
     <w:rsid w:val="00ED68CC"/>
     <w:rsid w:val="00EE1F1F"/>
     <w:rsid w:val="00EE6EFB"/>
     <w:rsid w:val="00F03AF1"/>
     <w:rsid w:val="00F1438D"/>
     <w:rsid w:val="00F15236"/>
     <w:rsid w:val="00F15573"/>
     <w:rsid w:val="00F1784C"/>
     <w:rsid w:val="00F2495A"/>
+    <w:rsid w:val="00F32D0C"/>
     <w:rsid w:val="00F60257"/>
     <w:rsid w:val="00F62349"/>
     <w:rsid w:val="00F65614"/>
     <w:rsid w:val="00F742BB"/>
     <w:rsid w:val="00F8225F"/>
     <w:rsid w:val="00F95FF6"/>
     <w:rsid w:val="00FA12F6"/>
     <w:rsid w:val="00FA1E31"/>
     <w:rsid w:val="00FA6831"/>
     <w:rsid w:val="00FA7363"/>
     <w:rsid w:val="00FB4A5B"/>
     <w:rsid w:val="00FB7509"/>
     <w:rsid w:val="00FC00DC"/>
     <w:rsid w:val="00FC1F5E"/>
     <w:rsid w:val="00FC280C"/>
     <w:rsid w:val="00FC4546"/>
     <w:rsid w:val="00FD4C44"/>
     <w:rsid w:val="00FD547E"/>
     <w:rsid w:val="00FE3721"/>
     <w:rsid w:val="00FE5668"/>
     <w:rsid w:val="00FF03D5"/>
     <w:rsid w:val="00FF09AB"/>
     <w:rsid w:val="00FF0A81"/>
     <w:rsid w:val="00FF3649"/>
     <w:rsid w:val="00FF5AE6"/>
@@ -11191,59 +11347,62 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00395A7C"/>
     <w:rsid w:val="000324E1"/>
     <w:rsid w:val="0013449A"/>
+    <w:rsid w:val="001910F2"/>
     <w:rsid w:val="002D5D3C"/>
     <w:rsid w:val="00393077"/>
     <w:rsid w:val="00395A7C"/>
     <w:rsid w:val="00436B06"/>
     <w:rsid w:val="007204D9"/>
     <w:rsid w:val="00833CA7"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="009539C1"/>
+    <w:rsid w:val="00A410DE"/>
     <w:rsid w:val="00A6026B"/>
+    <w:rsid w:val="00BB25CA"/>
     <w:rsid w:val="00DB71FD"/>
     <w:rsid w:val="00DD2D26"/>
     <w:rsid w:val="00ED68CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -12012,50 +12171,74 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>INSERT LOCATION, FILENAME, ETC.</Abstract>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c9c5032a-830a-482a-9220-7d4df5847aec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB983EC37D4E5E4CBA40CEAF70D66375" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f10553acaf1c0ce236b2b6a0eacdf551">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c9c5032a-830a-482a-9220-7d4df5847aec" xmlns:ns3="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbacef354b00e05bc8a679c26a30663d" ns2:_="" ns3:_="">
     <xsd:import namespace="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <xsd:import namespace="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -12234,158 +12417,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6366A154-8B1B-4480-9B95-8CDE8EC79F06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
+    <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F29F2A-A428-4917-8FFB-436CF35D0691}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE9865ED-755C-4370-84F9-529662A34156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926720A2-A717-414A-BECD-75C5FCB5A919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>994</Words>
-  <Characters>5670</Characters>
+  <Words>1002</Words>
+  <Characters>5716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2024.06.11 Sample Policy Template 5.3 Incident Response (IR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INSERT TRIBE / TGRA NAME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6651</CharactersWithSpaces>
+  <CharactersWithSpaces>6705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INSERT TITLE</dc:title>
   <dc:subject/>
   <dc:creator>Steiner, Steven</dc:creator>
   <cp:keywords>INSERT APPROPRIATE TRIBE OR TGRA POLICY TITLE</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB983EC37D4E5E4CBA40CEAF70D66375</vt:lpwstr>