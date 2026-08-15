--- v0 (2026-01-02)
+++ v1 (2026-08-15)
@@ -55,51 +55,50 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2152"/>
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="2692"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE0D57" w:rsidRPr="00556424" w14:paraId="28C78BFC" w14:textId="77777777" w:rsidTr="00293AE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A600B46" w14:textId="5DDED6ED" w:rsidR="00EE0D57" w:rsidRPr="00556424" w:rsidRDefault="00000000" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="Company"/>
                 <w:tag w:val=""/>
                 <w:id w:val="1096521601"/>
                 <w:placeholder>
                   <w:docPart w:val="033F6D0FF2324239ACA6AA3496FF6C89"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
@@ -123,126 +122,123 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="-2138479216"/>
             <w:placeholder>
               <w:docPart w:val="0916AA008DFE4DF9B6308C4A2EEF80FF"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="219D40B1" w14:textId="0D171139" w:rsidR="00EE0D57" w:rsidRPr="00556424" w:rsidRDefault="00EE0D57" w:rsidP="00563DD9">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00556424">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00EE0D57" w:rsidRPr="00556424" w14:paraId="0AAA988E" w14:textId="77777777" w:rsidTr="00293AE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A52198B" w14:textId="3E08C3BA" w:rsidR="00EE0D57" w:rsidRPr="00556424" w:rsidRDefault="00EE0D57" w:rsidP="00EE0D57">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556424">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Criminal Justice Information Services Security Policy Area Configuration Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE0D57" w:rsidRPr="00556424" w14:paraId="4342B80B" w14:textId="77777777" w:rsidTr="00293AE6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DAB35C2" w14:textId="77777777" w:rsidR="00EE0D57" w:rsidRPr="00556424" w:rsidRDefault="00EE0D57" w:rsidP="00076C89">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556424">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Approval Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2016136538"/>
@@ -279,80 +275,78 @@
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00556424">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20C95881" w14:textId="77777777" w:rsidR="00EE0D57" w:rsidRPr="00556424" w:rsidRDefault="00EE0D57" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556424">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67550236" w14:textId="77777777" w:rsidR="00EE0D57" w:rsidRPr="00556424" w:rsidRDefault="00000000" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-2019385134"/>
                 <w:placeholder>
                   <w:docPart w:val="F9031DF134C34172B8F6F9A1A6C43D4D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
@@ -773,104 +767,125 @@
           <w:id w:val="1189418318"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00334388" w:rsidRPr="00556424">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="088FB1F1" w14:textId="40EF8A64" w:rsidR="00C16217" w:rsidRPr="00556424" w:rsidRDefault="00C16217" w:rsidP="00262749">
+    <w:p w14:paraId="088FB1F1" w14:textId="56D3D91E" w:rsidR="00C16217" w:rsidRPr="00556424" w:rsidRDefault="00C16217" w:rsidP="00262749">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This document identifies the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1369210529"/>
           <w:placeholder>
             <w:docPart w:val="9D960EC149AA44C2BD4A6480106255E5"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00334388" w:rsidRPr="00556424">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> process for Configuration Management as identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00575382" w:rsidRPr="00575382">
+        <w:r w:rsidR="0092334C" w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>CJISSECPOL Version 6.0 dated December 27, 2024</w:t>
+          <w:t>CJISSECPOL Version 6.</w:t>
+        </w:r>
+        <w:r w:rsidR="0092334C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="0092334C" w:rsidRPr="00696196">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> dated </w:t>
+        </w:r>
+        <w:r w:rsidR="0092334C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>June 25, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683E9F0F" w14:textId="09A86F11" w:rsidR="00AE5D46" w:rsidRPr="00556424" w:rsidRDefault="0017441B" w:rsidP="00262749">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidR="003B5F92" w:rsidRPr="00556424">
@@ -965,112 +980,128 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="007B5406" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B5406" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[CM-</w:t>
       </w:r>
       <w:r w:rsidR="003657F8" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2 b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FA19AB" w14:textId="6E7D202C" w:rsidR="00C105DB" w:rsidRPr="00556424" w:rsidRDefault="00C105DB" w:rsidP="00C105DB">
+    <w:p w14:paraId="11FA19AB" w14:textId="1FFD0420" w:rsidR="00C105DB" w:rsidRPr="00556424" w:rsidRDefault="00C105DB" w:rsidP="00C105DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authorized personnel access </w:t>
       </w:r>
       <w:r w:rsidR="00360946" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">FBI </w:t>
       </w:r>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CHRI at the NIGC </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00556424">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Tribal Management Services (TMS) Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> using a web browser (e.g., Google Chrome, Mozilla Firefox, etc.).  Staff view CHRI response(s) from the TMS Portal.  </w:t>
+        <w:t xml:space="preserve"> using a web browser (e.g., Google Chrome, Mozilla Firefox, etc.). Staff view CHRI response(s) from the TMS Portal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">taff do not download or print the CHRI response from the TMS Portal.  Consistent with </w:t>
+        <w:t xml:space="preserve">taff do not download or print the CHRI response from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556424">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the TMS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556424">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal.  Consistent with </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1080253720"/>
           <w:placeholder>
             <w:docPart w:val="9ED985DFFF7A43598F8CC4726A27E68F"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00556424">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
@@ -1712,51 +1743,51 @@
       <w:r w:rsidR="008124CA" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">devices (e.g. mobile devices) </w:t>
       </w:r>
       <w:r w:rsidR="00A27819" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>to authorized personnel</w:t>
       </w:r>
       <w:r w:rsidR="006A4A42" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. [CJISSECPOL CM-2 (7)</w:t>
       </w:r>
       <w:r w:rsidR="0052062C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B9A326" w14:textId="57EB1B17" w:rsidR="00B45D88" w:rsidRPr="00556424" w:rsidRDefault="00FC222D" w:rsidP="008124CA">
+    <w:p w14:paraId="23B9A326" w14:textId="4893FA38" w:rsidR="00B45D88" w:rsidRPr="00556424" w:rsidRDefault="00FC222D" w:rsidP="008124CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>If business process changes allow for the transmitting, processing</w:t>
       </w:r>
       <w:r w:rsidR="0052062C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -1824,51 +1855,51 @@
         </w:rPr>
         <w:t>review, document</w:t>
       </w:r>
       <w:r w:rsidR="0052062C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E5572B" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and implement configuration change control activities </w:t>
       </w:r>
       <w:r w:rsidR="003C3A4D" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>for CJI / CHRI hardware or software changes</w:t>
       </w:r>
       <w:r w:rsidR="00A51836" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Records of </w:t>
+        <w:t xml:space="preserve">. Records of </w:t>
       </w:r>
       <w:r w:rsidR="00A51836" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">configuration-controlled changes </w:t>
       </w:r>
       <w:r w:rsidR="00287630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="00A51836" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> CJI / CHRI systems </w:t>
       </w:r>
       <w:r w:rsidR="00287630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>will be</w:t>
@@ -2187,51 +2218,51 @@
       <w:r w:rsidR="00C02AD3" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a, b</w:t>
       </w:r>
       <w:r w:rsidR="00067969">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A30E38" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> CM-11</w:t>
       </w:r>
       <w:r w:rsidR="00C02AD3" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCC728B" w14:textId="6F04F23D" w:rsidR="006F547C" w:rsidRPr="00556424" w:rsidRDefault="00FC222D" w:rsidP="006F547C">
+    <w:p w14:paraId="1FCC728B" w14:textId="6FF311D4" w:rsidR="006F547C" w:rsidRPr="00556424" w:rsidRDefault="00FC222D" w:rsidP="006F547C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>If business process changes allow for the transmitting, processing</w:t>
       </w:r>
       <w:r w:rsidR="000C0940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00556424">
@@ -2323,97 +2354,107 @@
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004E68B4" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7225F" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>defines, documents</w:t>
       </w:r>
       <w:r w:rsidR="00434F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A7225F" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>approves</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000C0940">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A7225F" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and enforces physical and logical access restrictions associated with changes to CJI / CHRI systems.  </w:t>
       </w:r>
       <w:r w:rsidR="000F4E98" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Physical </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00150DFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">and or logical </w:t>
+        <w:t>and or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00150DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logical </w:t>
       </w:r>
       <w:r w:rsidR="000F4E98" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00886C92" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ccess to CJI / CHRI systems will be restricted to authorized personnel and </w:t>
       </w:r>
       <w:r w:rsidR="000F4E98" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">escorted visitors.  If </w:t>
+        <w:t xml:space="preserve">escorted visitors. If </w:t>
       </w:r>
       <w:r w:rsidR="00602E1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00C65C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">contracted </w:t>
       </w:r>
       <w:r w:rsidR="00795597">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="000F4E98" w:rsidRPr="00556424">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>escorted visitor perform</w:t>
       </w:r>
@@ -2760,51 +2801,65 @@
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17160">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">related NIGC sample audit checklist at </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="008B5627">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>CJIS Resource Materials</w:t>
+          <w:t xml:space="preserve">CJIS Resource </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B5627">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>M</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B5627">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>aterials</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D77F5E" w14:textId="77097A0C" w:rsidR="009667A8" w:rsidRPr="00D63351" w:rsidRDefault="00513AAA" w:rsidP="009667A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3970,90 +4025,202 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19E924B2" w14:textId="0B9EAC43" w:rsidR="00A86240" w:rsidRDefault="00A86240" w:rsidP="00A86240">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>New webpage hyperlinks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00334F08" w:rsidRPr="00B949EE" w14:paraId="2FFE6DC6" w14:textId="77777777" w:rsidTr="00DA3767">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEEA272" w14:textId="3BF1217B" w:rsidR="00334F08" w:rsidRDefault="00334F08" w:rsidP="00334F08">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDABCAB" w14:textId="327888EB" w:rsidR="00334F08" w:rsidRDefault="00334F08" w:rsidP="00334F08">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>07/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2584AA04" w14:textId="6F8867F7" w:rsidR="00334F08" w:rsidRDefault="00334F08" w:rsidP="00334F08">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Steiner, Steven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7B1046" w14:textId="5F094F3D" w:rsidR="00334F08" w:rsidRDefault="00334F08" w:rsidP="00334F08">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="252C4FCF" w14:textId="2ED78F6F" w:rsidR="00334F08" w:rsidRDefault="00334F08" w:rsidP="00334F08">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V6.1 update, process review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="73B7C0EB" w14:textId="77777777" w:rsidR="00161795" w:rsidRPr="0007651A" w:rsidRDefault="00161795" w:rsidP="00161795">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00161795" w:rsidRPr="0007651A" w:rsidSect="00334388">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E14F598" w14:textId="77777777" w:rsidR="00381F4B" w:rsidRDefault="00381F4B" w:rsidP="00D57581">
+    <w:p w14:paraId="5BA09C30" w14:textId="77777777" w:rsidR="00B708FA" w:rsidRDefault="00B708FA" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8A612E" w14:textId="77777777" w:rsidR="00381F4B" w:rsidRDefault="00381F4B" w:rsidP="00D57581">
+    <w:p w14:paraId="556FD7A2" w14:textId="77777777" w:rsidR="00B708FA" w:rsidRDefault="00B708FA" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4161,61 +4328,61 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25646ACE" w14:textId="77777777" w:rsidR="00E155AE" w:rsidRDefault="00E155AE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F676462" w14:textId="77777777" w:rsidR="00381F4B" w:rsidRDefault="00381F4B" w:rsidP="00D57581">
+    <w:p w14:paraId="1471C5C0" w14:textId="77777777" w:rsidR="00B708FA" w:rsidRDefault="00B708FA" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3364CA80" w14:textId="77777777" w:rsidR="00381F4B" w:rsidRDefault="00381F4B" w:rsidP="00D57581">
+    <w:p w14:paraId="28A1BC14" w14:textId="77777777" w:rsidR="00B708FA" w:rsidRDefault="00B708FA" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1829F46D" w14:textId="2C5D35FD" w:rsidR="001E23FA" w:rsidRPr="0007651A" w:rsidRDefault="001E23FA" w:rsidP="001E23FA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
@@ -4251,51 +4418,65 @@
       </w:r>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Part B and the sample Network Diagram</w:t>
       </w:r>
       <w:r w:rsidR="00FD4456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> located at </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="0007651A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>CJIS Resource Materials</w:t>
+          <w:t>CJIS Resourc</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0007651A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0007651A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Materials</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="588FD2BC" w14:textId="77777777" w:rsidR="00E155AE" w:rsidRDefault="00E155AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -7693,51 +7874,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1853454907">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1037773180">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="3555568">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1113861840">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1876962929">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="104691520">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B5F92"/>
     <w:rsid w:val="000004B8"/>
     <w:rsid w:val="0000ED9E"/>
     <w:rsid w:val="00011632"/>
     <w:rsid w:val="000231F9"/>
@@ -7750,107 +7931,110 @@
     <w:rsid w:val="000625B5"/>
     <w:rsid w:val="0006384B"/>
     <w:rsid w:val="00065CFC"/>
     <w:rsid w:val="00065DB3"/>
     <w:rsid w:val="00067969"/>
     <w:rsid w:val="00067A91"/>
     <w:rsid w:val="000745B2"/>
     <w:rsid w:val="0007651A"/>
     <w:rsid w:val="00076C89"/>
     <w:rsid w:val="000854D3"/>
     <w:rsid w:val="00085CD9"/>
     <w:rsid w:val="00085E80"/>
     <w:rsid w:val="0008763B"/>
     <w:rsid w:val="000877EF"/>
     <w:rsid w:val="00092329"/>
     <w:rsid w:val="00095120"/>
     <w:rsid w:val="000954B9"/>
     <w:rsid w:val="000A49FC"/>
     <w:rsid w:val="000A52E7"/>
     <w:rsid w:val="000B1DC0"/>
     <w:rsid w:val="000B407F"/>
     <w:rsid w:val="000B503A"/>
     <w:rsid w:val="000B50B3"/>
     <w:rsid w:val="000C0940"/>
     <w:rsid w:val="000C3279"/>
+    <w:rsid w:val="000C7E43"/>
     <w:rsid w:val="000D41A2"/>
     <w:rsid w:val="000E4205"/>
     <w:rsid w:val="000E66CE"/>
     <w:rsid w:val="000E7AB2"/>
     <w:rsid w:val="000F11AF"/>
     <w:rsid w:val="000F49BE"/>
     <w:rsid w:val="000F4E98"/>
     <w:rsid w:val="001015DB"/>
     <w:rsid w:val="0010167E"/>
     <w:rsid w:val="00137847"/>
     <w:rsid w:val="00140A04"/>
     <w:rsid w:val="00150DFC"/>
     <w:rsid w:val="001511DA"/>
     <w:rsid w:val="00156C17"/>
     <w:rsid w:val="00161795"/>
     <w:rsid w:val="0016273B"/>
     <w:rsid w:val="00164975"/>
     <w:rsid w:val="00172B47"/>
     <w:rsid w:val="0017441B"/>
     <w:rsid w:val="00182CC9"/>
     <w:rsid w:val="00197C29"/>
     <w:rsid w:val="001A7907"/>
     <w:rsid w:val="001B22AF"/>
     <w:rsid w:val="001B68FB"/>
     <w:rsid w:val="001B6C83"/>
     <w:rsid w:val="001C0953"/>
     <w:rsid w:val="001C4C20"/>
     <w:rsid w:val="001C55AF"/>
     <w:rsid w:val="001D1F9B"/>
     <w:rsid w:val="001E23FA"/>
     <w:rsid w:val="001E2AB0"/>
     <w:rsid w:val="00206C43"/>
     <w:rsid w:val="002358AF"/>
     <w:rsid w:val="0025672C"/>
     <w:rsid w:val="00262749"/>
     <w:rsid w:val="00262B91"/>
     <w:rsid w:val="00273F80"/>
     <w:rsid w:val="0028184B"/>
     <w:rsid w:val="00286C19"/>
     <w:rsid w:val="00287630"/>
     <w:rsid w:val="00293AE6"/>
     <w:rsid w:val="002A1DDB"/>
     <w:rsid w:val="002B5930"/>
     <w:rsid w:val="002C0631"/>
     <w:rsid w:val="002D3DF3"/>
+    <w:rsid w:val="002D6BF7"/>
     <w:rsid w:val="002E5074"/>
     <w:rsid w:val="002F0ACD"/>
     <w:rsid w:val="002F5A2D"/>
     <w:rsid w:val="002F5AD9"/>
     <w:rsid w:val="00305AC0"/>
     <w:rsid w:val="003079B6"/>
     <w:rsid w:val="00314D02"/>
     <w:rsid w:val="00316518"/>
     <w:rsid w:val="00326088"/>
     <w:rsid w:val="00326BC1"/>
     <w:rsid w:val="00334388"/>
     <w:rsid w:val="0033445E"/>
+    <w:rsid w:val="00334F08"/>
     <w:rsid w:val="003369B0"/>
     <w:rsid w:val="0034036B"/>
     <w:rsid w:val="00347932"/>
     <w:rsid w:val="00350371"/>
     <w:rsid w:val="00357287"/>
     <w:rsid w:val="00360946"/>
     <w:rsid w:val="003624FE"/>
     <w:rsid w:val="003657F8"/>
     <w:rsid w:val="003740DD"/>
     <w:rsid w:val="00375FF8"/>
     <w:rsid w:val="00381F4B"/>
     <w:rsid w:val="003841D8"/>
     <w:rsid w:val="003879CC"/>
     <w:rsid w:val="00395607"/>
     <w:rsid w:val="003A3F5C"/>
     <w:rsid w:val="003A7F1F"/>
     <w:rsid w:val="003B347D"/>
     <w:rsid w:val="003B5F92"/>
     <w:rsid w:val="003C0F2E"/>
     <w:rsid w:val="003C16E7"/>
     <w:rsid w:val="003C35B8"/>
     <w:rsid w:val="003C3A4D"/>
     <w:rsid w:val="003C60A2"/>
     <w:rsid w:val="003E3E14"/>
     <w:rsid w:val="003F5EB2"/>
@@ -7984,103 +8168,106 @@
     <w:rsid w:val="008251EC"/>
     <w:rsid w:val="00845AF2"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="00863B21"/>
     <w:rsid w:val="00865CD4"/>
     <w:rsid w:val="00867AC1"/>
     <w:rsid w:val="008727A3"/>
     <w:rsid w:val="008811FB"/>
     <w:rsid w:val="0088628F"/>
     <w:rsid w:val="00886C92"/>
     <w:rsid w:val="00887108"/>
     <w:rsid w:val="00896372"/>
     <w:rsid w:val="00897CA7"/>
     <w:rsid w:val="008A0BEE"/>
     <w:rsid w:val="008A60C9"/>
     <w:rsid w:val="008A7B9E"/>
     <w:rsid w:val="008B0058"/>
     <w:rsid w:val="008D38C1"/>
     <w:rsid w:val="008D600C"/>
     <w:rsid w:val="008D6697"/>
     <w:rsid w:val="008D706F"/>
     <w:rsid w:val="008E7249"/>
     <w:rsid w:val="00912D01"/>
     <w:rsid w:val="009131A4"/>
     <w:rsid w:val="00920E17"/>
+    <w:rsid w:val="0092334C"/>
     <w:rsid w:val="009266AB"/>
     <w:rsid w:val="00930DF8"/>
     <w:rsid w:val="009317EF"/>
     <w:rsid w:val="00953979"/>
     <w:rsid w:val="009567AC"/>
     <w:rsid w:val="00956C1F"/>
     <w:rsid w:val="00966176"/>
     <w:rsid w:val="009667A8"/>
     <w:rsid w:val="00966C25"/>
     <w:rsid w:val="0096766E"/>
     <w:rsid w:val="009729F0"/>
     <w:rsid w:val="00977E66"/>
     <w:rsid w:val="00980BA3"/>
     <w:rsid w:val="009A2713"/>
     <w:rsid w:val="009A512E"/>
     <w:rsid w:val="009D771C"/>
     <w:rsid w:val="009D7C17"/>
     <w:rsid w:val="009F198D"/>
     <w:rsid w:val="009F330F"/>
     <w:rsid w:val="00A22581"/>
     <w:rsid w:val="00A26C83"/>
     <w:rsid w:val="00A27819"/>
     <w:rsid w:val="00A30E38"/>
     <w:rsid w:val="00A51836"/>
     <w:rsid w:val="00A55F59"/>
     <w:rsid w:val="00A62502"/>
     <w:rsid w:val="00A64725"/>
     <w:rsid w:val="00A66D5F"/>
     <w:rsid w:val="00A7225F"/>
+    <w:rsid w:val="00A7348B"/>
     <w:rsid w:val="00A77BF5"/>
     <w:rsid w:val="00A82613"/>
     <w:rsid w:val="00A84492"/>
     <w:rsid w:val="00A86240"/>
     <w:rsid w:val="00AA0626"/>
     <w:rsid w:val="00AA232D"/>
     <w:rsid w:val="00AB589C"/>
     <w:rsid w:val="00AC545B"/>
     <w:rsid w:val="00AD2E3B"/>
     <w:rsid w:val="00AD66E4"/>
     <w:rsid w:val="00AE5D46"/>
     <w:rsid w:val="00AE6F6C"/>
     <w:rsid w:val="00AF6A03"/>
     <w:rsid w:val="00AF6D31"/>
     <w:rsid w:val="00B01736"/>
     <w:rsid w:val="00B02D8B"/>
     <w:rsid w:val="00B27AD3"/>
     <w:rsid w:val="00B41676"/>
     <w:rsid w:val="00B45D88"/>
     <w:rsid w:val="00B47A87"/>
     <w:rsid w:val="00B5397D"/>
     <w:rsid w:val="00B56190"/>
     <w:rsid w:val="00B62601"/>
     <w:rsid w:val="00B62F96"/>
+    <w:rsid w:val="00B708FA"/>
     <w:rsid w:val="00B7388E"/>
     <w:rsid w:val="00B80A9E"/>
     <w:rsid w:val="00B80BB7"/>
     <w:rsid w:val="00B90B4A"/>
     <w:rsid w:val="00BA1B80"/>
     <w:rsid w:val="00BA5127"/>
     <w:rsid w:val="00BA6EFA"/>
     <w:rsid w:val="00BB4F88"/>
     <w:rsid w:val="00BC03B8"/>
     <w:rsid w:val="00BD2B14"/>
     <w:rsid w:val="00BD676A"/>
     <w:rsid w:val="00BE5D46"/>
     <w:rsid w:val="00BF4B0D"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C02AD3"/>
     <w:rsid w:val="00C0607C"/>
     <w:rsid w:val="00C06E2F"/>
     <w:rsid w:val="00C105DB"/>
     <w:rsid w:val="00C108B4"/>
     <w:rsid w:val="00C1213F"/>
     <w:rsid w:val="00C16217"/>
     <w:rsid w:val="00C26867"/>
     <w:rsid w:val="00C354CA"/>
     <w:rsid w:val="00C42828"/>
     <w:rsid w:val="00C45F47"/>
@@ -10562,62 +10749,65 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00272773"/>
     <w:rsid w:val="000324E1"/>
     <w:rsid w:val="000766FB"/>
     <w:rsid w:val="000954B9"/>
+    <w:rsid w:val="000C7E43"/>
     <w:rsid w:val="00272773"/>
     <w:rsid w:val="00280750"/>
     <w:rsid w:val="002F0ACD"/>
     <w:rsid w:val="003A5C0D"/>
     <w:rsid w:val="004127F1"/>
     <w:rsid w:val="00424C5B"/>
     <w:rsid w:val="004A07F3"/>
     <w:rsid w:val="004D273B"/>
     <w:rsid w:val="006665C8"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="008D6B93"/>
+    <w:rsid w:val="00901BB4"/>
     <w:rsid w:val="00907149"/>
+    <w:rsid w:val="00A7348B"/>
     <w:rsid w:val="00B80A9E"/>
     <w:rsid w:val="00C666BE"/>
     <w:rsid w:val="00CE7BA1"/>
     <w:rsid w:val="00F63CD0"/>
     <w:rsid w:val="00FE378A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -11508,63 +11698,54 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>INSERT LOCATION, FILENAME, ETC.</Abstract>
   <CompanyAddress>INSERT TRIBE / TGRA NAME</CompanyAddress>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB983EC37D4E5E4CBA40CEAF70D66375" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f10553acaf1c0ce236b2b6a0eacdf551">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c9c5032a-830a-482a-9220-7d4df5847aec" xmlns:ns3="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbacef354b00e05bc8a679c26a30663d" ns2:_="" ns3:_="">
     <xsd:import namespace="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <xsd:import namespace="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11743,145 +11924,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c9c5032a-830a-482a-9220-7d4df5847aec">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F29F2A-A428-4917-8FFB-436CF35D0691}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE9865ED-755C-4370-84F9-529662A34156}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926720A2-A717-414A-BECD-75C5FCB5A919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6366A154-8B1B-4480-9B95-8CDE8EC79F06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F29F2A-A428-4917-8FFB-436CF35D0691}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>907</Words>
-  <Characters>5173</Characters>
+  <Words>916</Words>
+  <Characters>5223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INSERT TITLE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INSERT TRIBE / TGRA NAME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6068</CharactersWithSpaces>
+  <CharactersWithSpaces>6127</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INSERT TITLE</dc:title>
   <dc:subject/>
   <dc:creator>Steiner, Steven</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB983EC37D4E5E4CBA40CEAF70D66375</vt:lpwstr>