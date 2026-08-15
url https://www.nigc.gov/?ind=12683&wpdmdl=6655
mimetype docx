--- v0 (2026-01-02)
+++ v1 (2026-08-15)
@@ -61,336 +61,326 @@
         <w:gridCol w:w="2152"/>
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="2692"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w14:paraId="55C72C03" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="1515180109"/>
             <w:placeholder>
               <w:docPart w:val="BB0429F84A8F485EA20AD73CEDEC8C6E"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4664" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="532800D0" w14:textId="29BF0C70" w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w:rsidRDefault="00CF1B3C" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CF1B3C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="-1375690289"/>
             <w:placeholder>
               <w:docPart w:val="506E1910A03C40CAAA9380B297D5EBBA"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="40B408EC" w14:textId="54E2198D" w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w:rsidRDefault="00CF1B3C" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w14:paraId="20D18825" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54F0469B" w14:textId="7F399786" w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w:rsidRDefault="00CF1B3C" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Criminal Justice Information Services Security Policy Are</w:t>
             </w:r>
             <w:r w:rsidR="00B97F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Access Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w14:paraId="56AE42B3" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2160B322" w14:textId="77777777" w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w:rsidRDefault="00CF1B3C" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Approval Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1481150161"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2512" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="15C4E1F7" w14:textId="2CC964C1" w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w:rsidRDefault="00CF1B3C" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000777AE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D1D8690" w14:textId="77777777" w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w:rsidRDefault="00CF1B3C" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1828737003"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2692" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="30C0273E" w14:textId="3F8BC6E2" w:rsidR="00CF1B3C" w:rsidRPr="00B949EE" w:rsidRDefault="00CF1B3C" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000777AE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -557,51 +547,50 @@
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0017441B" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="430403296"/>
           <w:placeholder>
             <w:docPart w:val="A05BC40021824E6A9BA6A55712E1A43E"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF1B3C" w:rsidRPr="00CF1B3C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> oversees the implementation </w:t>
       </w:r>
       <w:r w:rsidR="00AD2E3B" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">of compliance responsibilities </w:t>
       </w:r>
       <w:r w:rsidR="00783DBE" w:rsidRPr="0007651A">
         <w:rPr>
@@ -723,212 +712,202 @@
         </w:rPr>
         <w:t xml:space="preserve"> was</w:t>
       </w:r>
       <w:r w:rsidR="00783DBE" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> executed by </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-941373602"/>
           <w:placeholder>
             <w:docPart w:val="8B4C23CE68294DFC81621640F1561EC7"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A406C4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006635CF" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the</w:t>
       </w:r>
       <w:r w:rsidR="007D2858" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006635CF" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">NIGC on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="962010816"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF1B3C" w:rsidRPr="00872481">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="088FB1F1" w14:textId="083FCBD2" w:rsidR="00C16217" w:rsidRPr="0007651A" w:rsidRDefault="00C16217" w:rsidP="00872481">
+    <w:p w14:paraId="088FB1F1" w14:textId="730380E5" w:rsidR="00C16217" w:rsidRPr="0007651A" w:rsidRDefault="00C16217" w:rsidP="00872481">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This document identifies the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="635606660"/>
           <w:placeholder>
             <w:docPart w:val="2EE4994407004F39990774E37AED7C40"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF1B3C" w:rsidRPr="00CF1B3C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> process for </w:t>
       </w:r>
       <w:r w:rsidR="006577DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
       <w:r w:rsidR="00B96967">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">as identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00F659D6">
+        <w:r w:rsidR="006164F4" w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t xml:space="preserve">CJISSECPOL </w:t>
+          <w:t>CJISSECPOL Version 6.</w:t>
         </w:r>
-        <w:r w:rsidR="00670ABF" w:rsidRPr="00F659D6">
+        <w:r w:rsidR="006164F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Version 6.0</w:t>
+          <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F659D6">
+        <w:r w:rsidR="006164F4" w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> dated </w:t>
         </w:r>
-        <w:r w:rsidR="00670ABF" w:rsidRPr="00F659D6">
+        <w:r w:rsidR="006164F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>December 27</w:t>
-[...6 lines deleted...]
-          <w:t>, 2024</w:t>
+          <w:t>June 25, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009629E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00625A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as it relates to authorized personnel access to the NIGC</w:t>
       </w:r>
       <w:r w:rsidR="00FF09AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> managed</w:t>
       </w:r>
       <w:r w:rsidR="00625A67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -950,79 +929,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="683E9F0F" w14:textId="09A86F11" w:rsidR="00AE5D46" w:rsidRPr="0007651A" w:rsidRDefault="0017441B" w:rsidP="00872481">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidR="003B5F92" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307A0E8E" w14:textId="467747D6" w:rsidR="008766B8" w:rsidRPr="00663A07" w:rsidRDefault="005A1339" w:rsidP="00CC47F7">
+    <w:p w14:paraId="307A0E8E" w14:textId="467747D6" w:rsidR="008766B8" w:rsidRPr="00663A07" w:rsidRDefault="00000000" w:rsidP="00CC47F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1753854338"/>
           <w:placeholder>
             <w:docPart w:val="038572D735554103A63DED6FBA09E4F9"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A406C4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0016732B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C8747E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will establish/maintain a current </w:t>
       </w:r>
       <w:r w:rsidR="006A669F">
         <w:rPr>
@@ -1051,223 +1029,220 @@
       <w:r w:rsidR="00BD51E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>from the NIGC TMS</w:t>
       </w:r>
       <w:r w:rsidR="00C841E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portal</w:t>
       </w:r>
       <w:r w:rsidR="00BD51E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. [2021 CHRI MOU</w:t>
       </w:r>
       <w:r w:rsidR="00663A07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>: Guidance Appendix, 4.b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277A3E68" w14:textId="19076637" w:rsidR="00663A07" w:rsidRDefault="005A1339" w:rsidP="00CC47F7">
+    <w:p w14:paraId="277A3E68" w14:textId="3148A6A4" w:rsidR="00663A07" w:rsidRDefault="00000000" w:rsidP="00CC47F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-1988235178"/>
           <w:placeholder>
             <w:docPart w:val="CBF363AD6F734226BE63999122ADE20E"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A406C4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00663A07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="002A221A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">submit the APL to the NIGC Information Security Officer (NIGC ISO) </w:t>
       </w:r>
       <w:r w:rsidR="000A1C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000A1C4C" w:rsidRPr="00ED5416">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>iso@nigc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A1C4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC00DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1915437058"/>
           <w:placeholder>
             <w:docPart w:val="719668233F904C16A691F23F29CA9D06"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A406C4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC00DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will ensure </w:t>
       </w:r>
       <w:r w:rsidR="00A2712B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the APL is updated when changes occur and </w:t>
       </w:r>
       <w:r w:rsidR="00C841E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00A2712B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">provide the updated APL to the NIGC ISO </w:t>
       </w:r>
       <w:r w:rsidR="00081D7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">when changes occur. </w:t>
       </w:r>
       <w:r w:rsidR="00663A07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[2021 CHRI MOU: Guidance Appendix, 4.b]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9DC584" w14:textId="7BDBB456" w:rsidR="00D73075" w:rsidRPr="00D07A93" w:rsidRDefault="005A1339" w:rsidP="00D07A93">
+    <w:p w14:paraId="1A9DC584" w14:textId="7BDBB456" w:rsidR="00D73075" w:rsidRPr="00D07A93" w:rsidRDefault="00000000" w:rsidP="00D07A93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-208805759"/>
           <w:placeholder>
             <w:docPart w:val="45A7F7B931064FFDBBA09C72FB90DFED"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A406C4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A12A7E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C3279" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>will ensure</w:t>
       </w:r>
       <w:r w:rsidR="006D0E91">
         <w:rPr>
@@ -1350,51 +1325,51 @@
       <w:r w:rsidR="00B724E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0078674D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A15F30" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CJISSECPOL </w:t>
       </w:r>
       <w:r w:rsidR="0078674D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AC-1]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6364CF0C" w14:textId="48136791" w:rsidR="00E955EB" w:rsidRDefault="001D1F9B" w:rsidP="00E955EB">
+    <w:p w14:paraId="6364CF0C" w14:textId="0C6C2751" w:rsidR="00E955EB" w:rsidRDefault="001D1F9B" w:rsidP="00E955EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authorized personnel access </w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CHRI at the </w:t>
       </w:r>
@@ -1421,109 +1396,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Google Chrome, </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mozilla Firefox, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00470051" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A77BF5" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Staff view CHRI response(s) </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">from the TMS Portal.  </w:t>
+        <w:t xml:space="preserve">from the TMS Portal. </w:t>
       </w:r>
       <w:r w:rsidR="00156C17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00156C17" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">taff </w:t>
       </w:r>
       <w:r w:rsidR="00C26867" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">do not </w:t>
       </w:r>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">download or print the CHRI response from the TMS Portal.  Consistent with </w:t>
+        <w:t xml:space="preserve">download or print the CHRI response from the TMS Portal. Consistent with </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="19126520"/>
           <w:placeholder>
             <w:docPart w:val="5025456CE59442E4AB0D640E2A2A13FB"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF1B3C" w:rsidRPr="00CF1B3C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> background and licensing process</w:t>
       </w:r>
       <w:r w:rsidR="007E584E" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00AD66E4" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1638,51 +1612,50 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-1410450058"/>
           <w:placeholder>
             <w:docPart w:val="E3541659B7724C5F8C6F032AFC64DE52"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF1B3C" w:rsidRPr="00CF1B3C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> will review and update th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>is written process</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3CE2">
@@ -1737,51 +1710,51 @@
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[CJISSECPO</w:t>
       </w:r>
       <w:r w:rsidR="00A15F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L A</w:t>
       </w:r>
       <w:r w:rsidR="0051131E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>C-1 c,</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> MP-1 c]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FE82B1" w14:textId="15117C0B" w:rsidR="00872481" w:rsidRDefault="00BA0A0C" w:rsidP="00872481">
+    <w:p w14:paraId="76FE82B1" w14:textId="3910E983" w:rsidR="00872481" w:rsidRDefault="00BA0A0C" w:rsidP="00872481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00F742BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">future </w:t>
       </w:r>
@@ -1815,51 +1788,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> or storage of </w:t>
       </w:r>
       <w:r w:rsidR="00797AB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CHRI on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="587265833"/>
           <w:placeholder>
             <w:docPart w:val="287590BA769B489CA3B0F2197DE9FEEA"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF1B3C" w:rsidRPr="00CF1B3C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00797AB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003017A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00372D5E">
         <w:rPr>
@@ -1904,99 +1876,119 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797AB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">information systems, the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="703142754"/>
           <w:placeholder>
             <w:docPart w:val="EC2E746E963A4B8F963A5EAA39B23E3D"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A406C4">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00797AB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> will ensure this written process </w:t>
       </w:r>
       <w:r w:rsidR="005170BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>compl</w:t>
       </w:r>
       <w:r w:rsidR="00C477AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="005170BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the AC requirements </w:t>
       </w:r>
       <w:r w:rsidR="005170BE" w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00E332C9" w:rsidRPr="00CE5361">
+        <w:r w:rsidR="00E83CD0" w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>CJISSECPOL Version 6.0, dated December 27, 2024</w:t>
+          <w:t>CJISSECPOL Version 6.</w:t>
+        </w:r>
+        <w:r w:rsidR="00E83CD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E83CD0" w:rsidRPr="00696196">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> dated </w:t>
+        </w:r>
+        <w:r w:rsidR="00E83CD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>June 25, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E332C9" w:rsidRPr="00D63351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, and/or the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00E332C9" w:rsidRPr="00430ABD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">Security and Management Control Outsourcing Standard for Non-Channeling, dated </w:t>
         </w:r>
         <w:r w:rsidR="000729D4" w:rsidRPr="00430ABD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">May </w:t>
         </w:r>
         <w:r w:rsidR="00430ABD" w:rsidRPr="00430ABD">
           <w:rPr>
@@ -2268,51 +2260,50 @@
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="-1714426926"/>
           <w:placeholder>
             <w:docPart w:val="650EE887D4704D9AA54147041D964246"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A94F0A" w:rsidRPr="00A94F0A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7A102133" w14:textId="476F6E52" w:rsidR="00EE1F1F" w:rsidRPr="00B15ADC" w:rsidRDefault="00AE5D46" w:rsidP="00872481">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -2352,51 +2343,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140A04" w:rsidRPr="00B15ADC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="899491643"/>
           <w:placeholder>
             <w:docPart w:val="0FDA0E6F664F490EB0B4385E7F60E95E"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A94F0A" w:rsidRPr="00EC7DC0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="384CB301" w14:textId="0FB9FA6F" w:rsidR="00A94F0A" w:rsidRDefault="00AE5D46" w:rsidP="000D7D45">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007651A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2563,90 +2553,88 @@
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1804226940"/>
             <w:placeholder>
               <w:docPart w:val="48168DBF275942C08C10BB909EAF822E"/>
             </w:placeholder>
             <w:date w:fullDate="2024-06-13T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="452F937D" w14:textId="77777777" w:rsidR="000D7D45" w:rsidRPr="00B949EE" w:rsidRDefault="000D7D45" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>6/13/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="-1893648481"/>
             <w:placeholder>
               <w:docPart w:val="31621654EE0F4DBFBB78BAE91184BFCE"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4D3A0876" w14:textId="77777777" w:rsidR="000D7D45" w:rsidRPr="00B949EE" w:rsidRDefault="000D7D45" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2709,90 +2697,88 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2122679298"/>
             <w:placeholder>
               <w:docPart w:val="29FD5791F01444D38455A7F88DB7456A"/>
             </w:placeholder>
             <w:date w:fullDate="2024-08-15T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3DE8F5E0" w14:textId="77777777" w:rsidR="000D7D45" w:rsidRDefault="000D7D45" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>8/15/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="1389990565"/>
             <w:placeholder>
               <w:docPart w:val="D083BDD54AA145C4B5394A9F612F4B58"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2D2D6D90" w14:textId="77777777" w:rsidR="000D7D45" w:rsidRDefault="000D7D45" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3298,100 +3284,212 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>New we</w:t>
             </w:r>
             <w:r w:rsidR="00230D78">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>bpage hyperlinks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001F0813" w:rsidRPr="00B949EE" w14:paraId="7023E9F5" w14:textId="77777777" w:rsidTr="00DA3767">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B97997C" w14:textId="7DEAD4FE" w:rsidR="001F0813" w:rsidRDefault="001F0813" w:rsidP="001F0813">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E81B7E" w14:textId="4B3E55A5" w:rsidR="001F0813" w:rsidRDefault="001F0813" w:rsidP="001F0813">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>07/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4073648D" w14:textId="0EC22493" w:rsidR="001F0813" w:rsidRDefault="001F0813" w:rsidP="001F0813">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Steiner, Steven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E53C69" w14:textId="4901C86F" w:rsidR="001F0813" w:rsidRDefault="001F0813" w:rsidP="001F0813">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664B41B0" w14:textId="0EB3F593" w:rsidR="001F0813" w:rsidRDefault="001F0813" w:rsidP="001F0813">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V6.1 update, process review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="7E0B3DFE" w14:textId="77777777" w:rsidR="000D7D45" w:rsidRPr="0007651A" w:rsidRDefault="000D7D45" w:rsidP="000D7D45">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D7D45" w:rsidRPr="0007651A" w:rsidSect="00065DB3">
       <w:headerReference w:type="even" r:id="rId19"/>
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FD98280" w14:textId="77777777" w:rsidR="009108D4" w:rsidRDefault="009108D4" w:rsidP="00D57581">
+    <w:p w14:paraId="52312962" w14:textId="77777777" w:rsidR="00C35BFD" w:rsidRDefault="00C35BFD" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EFDCF47" w14:textId="77777777" w:rsidR="009108D4" w:rsidRDefault="009108D4" w:rsidP="00D57581">
+    <w:p w14:paraId="75331824" w14:textId="77777777" w:rsidR="00C35BFD" w:rsidRDefault="00C35BFD" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2564BEE6" w14:textId="77777777" w:rsidR="009108D4" w:rsidRDefault="009108D4">
+    <w:p w14:paraId="529439BA" w14:textId="77777777" w:rsidR="00C35BFD" w:rsidRDefault="00C35BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3501,71 +3599,71 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="48EF3414" w14:textId="77777777" w:rsidR="00F1438D" w:rsidRDefault="00F1438D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75D257AB" w14:textId="77777777" w:rsidR="0096670C" w:rsidRDefault="0096670C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="540C48A3" w14:textId="77777777" w:rsidR="009108D4" w:rsidRDefault="009108D4" w:rsidP="00D57581">
+    <w:p w14:paraId="420C3B08" w14:textId="77777777" w:rsidR="00C35BFD" w:rsidRDefault="00C35BFD" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="494EC278" w14:textId="77777777" w:rsidR="009108D4" w:rsidRDefault="009108D4" w:rsidP="00D57581">
+    <w:p w14:paraId="6ADC5B16" w14:textId="77777777" w:rsidR="00C35BFD" w:rsidRDefault="00C35BFD" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CDC5186" w14:textId="77777777" w:rsidR="009108D4" w:rsidRDefault="009108D4">
+    <w:p w14:paraId="534163F4" w14:textId="77777777" w:rsidR="00C35BFD" w:rsidRDefault="00C35BFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="307CE6DF" w14:textId="18EBCAC1" w:rsidR="00B661CD" w:rsidRPr="00B661CD" w:rsidRDefault="00B661CD" w:rsidP="00B661CD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B661CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contractor means a government agency, a private business, non-profit</w:t>
@@ -7030,51 +7128,50 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1853454907">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1037773180">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="3555568">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1113861840">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1876962929">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="104691520">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B5F92"/>
     <w:rsid w:val="000004B8"/>
     <w:rsid w:val="0000ED9E"/>
     <w:rsid w:val="00024880"/>
@@ -7109,63 +7206,65 @@
     <w:rsid w:val="000D5CE4"/>
     <w:rsid w:val="000D7D45"/>
     <w:rsid w:val="000D7E2F"/>
     <w:rsid w:val="000E4205"/>
     <w:rsid w:val="000E7AB2"/>
     <w:rsid w:val="000F49BE"/>
     <w:rsid w:val="0010167E"/>
     <w:rsid w:val="00137847"/>
     <w:rsid w:val="00140A04"/>
     <w:rsid w:val="001511DA"/>
     <w:rsid w:val="00153126"/>
     <w:rsid w:val="00156C17"/>
     <w:rsid w:val="0016732B"/>
     <w:rsid w:val="00170E2B"/>
     <w:rsid w:val="00172B47"/>
     <w:rsid w:val="0017441B"/>
     <w:rsid w:val="0018457B"/>
     <w:rsid w:val="001A1D62"/>
     <w:rsid w:val="001A7907"/>
     <w:rsid w:val="001B22AF"/>
     <w:rsid w:val="001B68FB"/>
     <w:rsid w:val="001C0953"/>
     <w:rsid w:val="001C55AF"/>
     <w:rsid w:val="001D1F9B"/>
     <w:rsid w:val="001E2AB0"/>
+    <w:rsid w:val="001F0813"/>
     <w:rsid w:val="00206C43"/>
     <w:rsid w:val="00230D78"/>
     <w:rsid w:val="002358AF"/>
     <w:rsid w:val="00241079"/>
     <w:rsid w:val="00273F80"/>
     <w:rsid w:val="0029609E"/>
     <w:rsid w:val="002A1DDB"/>
     <w:rsid w:val="002A221A"/>
     <w:rsid w:val="002A5D21"/>
     <w:rsid w:val="002C7B93"/>
     <w:rsid w:val="002D3DF3"/>
     <w:rsid w:val="002E5074"/>
     <w:rsid w:val="002F5A2D"/>
+    <w:rsid w:val="002F69FB"/>
     <w:rsid w:val="003017A3"/>
     <w:rsid w:val="00314D02"/>
     <w:rsid w:val="00316518"/>
     <w:rsid w:val="00326088"/>
     <w:rsid w:val="00326BC1"/>
     <w:rsid w:val="0033445E"/>
     <w:rsid w:val="003369B0"/>
     <w:rsid w:val="0034036B"/>
     <w:rsid w:val="00350371"/>
     <w:rsid w:val="003624FE"/>
     <w:rsid w:val="00372D5E"/>
     <w:rsid w:val="003740DD"/>
     <w:rsid w:val="00375FF8"/>
     <w:rsid w:val="003841D8"/>
     <w:rsid w:val="003879CC"/>
     <w:rsid w:val="00395607"/>
     <w:rsid w:val="003B5F92"/>
     <w:rsid w:val="003C0F2E"/>
     <w:rsid w:val="003C16E7"/>
     <w:rsid w:val="003C35B8"/>
     <w:rsid w:val="003C60A2"/>
     <w:rsid w:val="003E3E7E"/>
     <w:rsid w:val="003F5941"/>
     <w:rsid w:val="003F5EB2"/>
     <w:rsid w:val="00407E73"/>
@@ -7182,60 +7281,62 @@
     <w:rsid w:val="004649AE"/>
     <w:rsid w:val="00470051"/>
     <w:rsid w:val="00476BC9"/>
     <w:rsid w:val="00490B2E"/>
     <w:rsid w:val="00490F30"/>
     <w:rsid w:val="0049633C"/>
     <w:rsid w:val="004A6596"/>
     <w:rsid w:val="004C6D83"/>
     <w:rsid w:val="004D2CE0"/>
     <w:rsid w:val="004E13A8"/>
     <w:rsid w:val="004E23D1"/>
     <w:rsid w:val="004F04AB"/>
     <w:rsid w:val="004F124A"/>
     <w:rsid w:val="0050052F"/>
     <w:rsid w:val="00504005"/>
     <w:rsid w:val="0051131E"/>
     <w:rsid w:val="005170BE"/>
     <w:rsid w:val="00521A2D"/>
     <w:rsid w:val="00527003"/>
     <w:rsid w:val="005365F0"/>
     <w:rsid w:val="00545BE6"/>
     <w:rsid w:val="00546EAC"/>
     <w:rsid w:val="00550371"/>
     <w:rsid w:val="00555986"/>
     <w:rsid w:val="00556B30"/>
+    <w:rsid w:val="00566CD6"/>
     <w:rsid w:val="0057610C"/>
     <w:rsid w:val="005805D0"/>
     <w:rsid w:val="00587887"/>
     <w:rsid w:val="005A1339"/>
     <w:rsid w:val="005A7D4F"/>
     <w:rsid w:val="005B1AE8"/>
     <w:rsid w:val="005B3A56"/>
     <w:rsid w:val="005E1436"/>
     <w:rsid w:val="00615482"/>
     <w:rsid w:val="006163F5"/>
+    <w:rsid w:val="006164F4"/>
     <w:rsid w:val="00617183"/>
     <w:rsid w:val="00625A67"/>
     <w:rsid w:val="00626BED"/>
     <w:rsid w:val="00636DFF"/>
     <w:rsid w:val="0064290A"/>
     <w:rsid w:val="0064378D"/>
     <w:rsid w:val="00644BFA"/>
     <w:rsid w:val="006450B7"/>
     <w:rsid w:val="006534A7"/>
     <w:rsid w:val="006577DF"/>
     <w:rsid w:val="006635CF"/>
     <w:rsid w:val="00663A07"/>
     <w:rsid w:val="00670ABF"/>
     <w:rsid w:val="0067748A"/>
     <w:rsid w:val="00694587"/>
     <w:rsid w:val="006A54E8"/>
     <w:rsid w:val="006A669F"/>
     <w:rsid w:val="006A786E"/>
     <w:rsid w:val="006B021A"/>
     <w:rsid w:val="006C57F5"/>
     <w:rsid w:val="006D0E91"/>
     <w:rsid w:val="006E56DF"/>
     <w:rsid w:val="006F2D41"/>
     <w:rsid w:val="006F6AA0"/>
     <w:rsid w:val="0070606E"/>
@@ -7334,60 +7435,62 @@
     <w:rsid w:val="00AC545B"/>
     <w:rsid w:val="00AC7DFA"/>
     <w:rsid w:val="00AD2E3B"/>
     <w:rsid w:val="00AD66E4"/>
     <w:rsid w:val="00AE5D46"/>
     <w:rsid w:val="00AF6A03"/>
     <w:rsid w:val="00B01736"/>
     <w:rsid w:val="00B02D8B"/>
     <w:rsid w:val="00B15ADC"/>
     <w:rsid w:val="00B228F5"/>
     <w:rsid w:val="00B4524B"/>
     <w:rsid w:val="00B5397D"/>
     <w:rsid w:val="00B62601"/>
     <w:rsid w:val="00B62F96"/>
     <w:rsid w:val="00B661CD"/>
     <w:rsid w:val="00B724E7"/>
     <w:rsid w:val="00B7388E"/>
     <w:rsid w:val="00B80BB7"/>
     <w:rsid w:val="00B96967"/>
     <w:rsid w:val="00B97F00"/>
     <w:rsid w:val="00BA0A0C"/>
     <w:rsid w:val="00BA1B80"/>
     <w:rsid w:val="00BA5127"/>
     <w:rsid w:val="00BA6EFA"/>
     <w:rsid w:val="00BC03B8"/>
+    <w:rsid w:val="00BC1D5E"/>
     <w:rsid w:val="00BD2B14"/>
     <w:rsid w:val="00BD51E5"/>
     <w:rsid w:val="00BD676A"/>
     <w:rsid w:val="00BE5D46"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C0607C"/>
     <w:rsid w:val="00C1213F"/>
     <w:rsid w:val="00C16217"/>
     <w:rsid w:val="00C26867"/>
     <w:rsid w:val="00C354CA"/>
+    <w:rsid w:val="00C35BFD"/>
     <w:rsid w:val="00C45F47"/>
     <w:rsid w:val="00C477AB"/>
     <w:rsid w:val="00C568C8"/>
     <w:rsid w:val="00C71C6D"/>
     <w:rsid w:val="00C73808"/>
     <w:rsid w:val="00C841E4"/>
     <w:rsid w:val="00C84DEE"/>
     <w:rsid w:val="00C8747E"/>
     <w:rsid w:val="00C94DCC"/>
     <w:rsid w:val="00CB194F"/>
     <w:rsid w:val="00CC47F7"/>
     <w:rsid w:val="00CD1D12"/>
     <w:rsid w:val="00CD2AB4"/>
     <w:rsid w:val="00CE248F"/>
     <w:rsid w:val="00CE3B44"/>
     <w:rsid w:val="00CE5361"/>
     <w:rsid w:val="00CF167C"/>
     <w:rsid w:val="00CF1B3C"/>
     <w:rsid w:val="00D00566"/>
     <w:rsid w:val="00D007A0"/>
     <w:rsid w:val="00D07A93"/>
     <w:rsid w:val="00D07F9D"/>
     <w:rsid w:val="00D159D5"/>
     <w:rsid w:val="00D1696B"/>
     <w:rsid w:val="00D44BC3"/>
@@ -7395,50 +7498,51 @@
     <w:rsid w:val="00D712E3"/>
     <w:rsid w:val="00D7226F"/>
     <w:rsid w:val="00D73075"/>
     <w:rsid w:val="00D92B54"/>
     <w:rsid w:val="00DA08C9"/>
     <w:rsid w:val="00DA6B4D"/>
     <w:rsid w:val="00DB5062"/>
     <w:rsid w:val="00DE0C18"/>
     <w:rsid w:val="00DF5B82"/>
     <w:rsid w:val="00E01DC8"/>
     <w:rsid w:val="00E06138"/>
     <w:rsid w:val="00E06A0D"/>
     <w:rsid w:val="00E11B25"/>
     <w:rsid w:val="00E14B65"/>
     <w:rsid w:val="00E16F8C"/>
     <w:rsid w:val="00E21AC0"/>
     <w:rsid w:val="00E228C0"/>
     <w:rsid w:val="00E22D47"/>
     <w:rsid w:val="00E332C9"/>
     <w:rsid w:val="00E34FE7"/>
     <w:rsid w:val="00E463A8"/>
     <w:rsid w:val="00E54C63"/>
     <w:rsid w:val="00E615CC"/>
     <w:rsid w:val="00E665ED"/>
     <w:rsid w:val="00E672F2"/>
+    <w:rsid w:val="00E83CD0"/>
     <w:rsid w:val="00E9466A"/>
     <w:rsid w:val="00E955EB"/>
     <w:rsid w:val="00E9580F"/>
     <w:rsid w:val="00E961EA"/>
     <w:rsid w:val="00EB35E3"/>
     <w:rsid w:val="00EB4E14"/>
     <w:rsid w:val="00EC3404"/>
     <w:rsid w:val="00EC738C"/>
     <w:rsid w:val="00ED2371"/>
     <w:rsid w:val="00EE1F1F"/>
     <w:rsid w:val="00EE6EFB"/>
     <w:rsid w:val="00F03AF1"/>
     <w:rsid w:val="00F1438D"/>
     <w:rsid w:val="00F15236"/>
     <w:rsid w:val="00F15573"/>
     <w:rsid w:val="00F52D54"/>
     <w:rsid w:val="00F60257"/>
     <w:rsid w:val="00F62349"/>
     <w:rsid w:val="00F65614"/>
     <w:rsid w:val="00F659D6"/>
     <w:rsid w:val="00F742BB"/>
     <w:rsid w:val="00F816E2"/>
     <w:rsid w:val="00F8225F"/>
     <w:rsid w:val="00F95FF6"/>
     <w:rsid w:val="00FA1E31"/>
@@ -9593,62 +9697,65 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F37C0E"/>
     <w:rsid w:val="00065B36"/>
     <w:rsid w:val="002D3F1F"/>
+    <w:rsid w:val="002F69FB"/>
     <w:rsid w:val="00403F21"/>
     <w:rsid w:val="00436B06"/>
     <w:rsid w:val="00504005"/>
     <w:rsid w:val="005A6D84"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="008876EE"/>
     <w:rsid w:val="009769CD"/>
     <w:rsid w:val="00992557"/>
     <w:rsid w:val="00B4524B"/>
+    <w:rsid w:val="00BC1D5E"/>
     <w:rsid w:val="00D1696B"/>
     <w:rsid w:val="00DE3469"/>
     <w:rsid w:val="00F37C0E"/>
+    <w:rsid w:val="00FC5C7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10416,50 +10523,74 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>INSERT LOCATION, FILENAME, ETC.</Abstract>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c9c5032a-830a-482a-9220-7d4df5847aec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB983EC37D4E5E4CBA40CEAF70D66375" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f10553acaf1c0ce236b2b6a0eacdf551">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c9c5032a-830a-482a-9220-7d4df5847aec" xmlns:ns3="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbacef354b00e05bc8a679c26a30663d" ns2:_="" ns3:_="">
     <xsd:import namespace="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <xsd:import namespace="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -10638,158 +10769,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE9865ED-755C-4370-84F9-529662A34156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F29F2A-A428-4917-8FFB-436CF35D0691}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6366A154-8B1B-4480-9B95-8CDE8EC79F06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
+    <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926720A2-A717-414A-BECD-75C5FCB5A919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>649</Words>
-  <Characters>3700</Characters>
+  <Words>657</Words>
+  <Characters>3746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2024.06.11 Sample Policy Template 5.5 Access Control (AC)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INSERT TRIBE / TGRA NAME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4341</CharactersWithSpaces>
+  <CharactersWithSpaces>4395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INSERT TITLE</dc:title>
   <dc:subject/>
   <dc:creator>Steiner, Steven</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB983EC37D4E5E4CBA40CEAF70D66375</vt:lpwstr>