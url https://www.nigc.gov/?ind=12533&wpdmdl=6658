--- v0 (2026-01-02)
+++ v1 (2026-08-15)
@@ -12,387 +12,377 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9344" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2152"/>
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="2692"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D34904" w:rsidRPr="00B949EE" w14:paraId="4FBA8032" w14:textId="77777777" w:rsidTr="00563DD9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk134442807"/>
-          <w:p w14:paraId="47D29C8E" w14:textId="45CBB2CE" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00BC4A32" w:rsidP="00563DD9">
+          <w:p w14:paraId="47D29C8E" w14:textId="45CBB2CE" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="Company"/>
                 <w:tag w:val=""/>
                 <w:id w:val="1096521601"/>
                 <w:placeholder>
                   <w:docPart w:val="C51897E0A17F47BD9F013BA1ACA12C89"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D34904">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="-2138479216"/>
             <w:placeholder>
               <w:docPart w:val="943C452806134101AFC0632B2EA8A1EC"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="75CCE001" w14:textId="52D31A30" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00D34904" w:rsidP="00563DD9">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D34904" w:rsidRPr="00B949EE" w14:paraId="4274D8C2" w14:textId="77777777" w:rsidTr="00563DD9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D4E57E" w14:textId="39B5DCD4" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00D34904" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminal Justice Information Services Security Policy Area </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Media</w:t>
             </w:r>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D34904" w:rsidRPr="00B949EE" w14:paraId="7F390C4B" w14:textId="77777777" w:rsidTr="00563DD9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17AC56FB" w14:textId="77777777" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00D34904" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Approval Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2016136538"/>
             <w:placeholder>
               <w:docPart w:val="B7776374D33B451B960F18B4B6C6BAFE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2512" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="4991A01E" w14:textId="77777777" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00D34904" w:rsidP="00563DD9">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E73540">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72B87CEE" w14:textId="77777777" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00D34904" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A9DB517" w14:textId="77777777" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00BC4A32" w:rsidP="00563DD9">
+          <w:p w14:paraId="2A9DB517" w14:textId="77777777" w:rsidR="00D34904" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00563DD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-2019385134"/>
                 <w:placeholder>
                   <w:docPart w:val="B7776374D33B451B960F18B4B6C6BAFE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D34904" w:rsidRPr="00E73540">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="6E7BEAA2" w14:textId="4D6178AF" w:rsidR="002D3DF3" w:rsidRPr="008C3CE2" w:rsidRDefault="002D3DF3" w:rsidP="004D2CE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -562,51 +552,50 @@
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0017441B" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1122031408"/>
           <w:placeholder>
             <w:docPart w:val="86B5F7D780D740688A0631FB33F924EA"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D34904" w:rsidRPr="00D34904">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> oversees the implementation </w:t>
       </w:r>
       <w:r w:rsidR="00AD2E3B" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">of compliance responsibilities </w:t>
       </w:r>
       <w:r w:rsidR="00783DBE" w:rsidRPr="008C3CE2">
         <w:rPr>
@@ -728,112 +717,110 @@
         </w:rPr>
         <w:t xml:space="preserve"> was</w:t>
       </w:r>
       <w:r w:rsidR="00783DBE" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> executed by </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-642497625"/>
           <w:placeholder>
             <w:docPart w:val="2ACA937D0E0B4FE1B4AF3F16F21970F4"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C94FB0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TITLE</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006635CF" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the</w:t>
       </w:r>
       <w:r w:rsidR="007D2858" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006635CF" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">NIGC on </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-1520686695"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A408D2" w:rsidRPr="00E73540">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="088FB1F1" w14:textId="50EDB0BA" w:rsidR="00C16217" w:rsidRDefault="00577466" w:rsidP="00AB7DA1">
+    <w:p w14:paraId="088FB1F1" w14:textId="6B6F6E94" w:rsidR="00C16217" w:rsidRDefault="00577466" w:rsidP="00AB7DA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicable requirements for the maintenance or storage of </w:t>
       </w:r>
       <w:r w:rsidR="00341072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>FBI CHRI from the NIGC are</w:t>
       </w:r>
       <w:r w:rsidR="006F1591">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -846,108 +833,128 @@
       <w:r w:rsidR="00FD7A40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00341072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">MP </w:t>
       </w:r>
       <w:r w:rsidR="00234847">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">requirements </w:t>
       </w:r>
       <w:r w:rsidR="00C16217" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00964FF4" w:rsidRPr="00F659D6">
+        <w:r w:rsidR="00C27DCD" w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>CJISSECPOL Version 6.0 dated December 27, 2024</w:t>
+          <w:t>CJISSECPOL Version 6.</w:t>
+        </w:r>
+        <w:r w:rsidR="00C27DCD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00C27DCD" w:rsidRPr="00696196">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> dated </w:t>
+        </w:r>
+        <w:r w:rsidR="00C27DCD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>June 25, 2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C16217" w:rsidRPr="008C3CE2">
+      <w:r w:rsidR="00C27DCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F572F1" w14:textId="1C8062F8" w:rsidR="00341072" w:rsidRDefault="00341072" w:rsidP="000F5E4F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>affirms</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="69019816"/>
           <w:placeholder>
             <w:docPart w:val="430AF136D11942DEBE190286F0853836"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA06A3" w:rsidRPr="00DA06A3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA06A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
       <w:r w:rsidR="00E67EC0">
         <w:rPr>
@@ -975,85 +982,84 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="683E9F0F" w14:textId="09A86F11" w:rsidR="00AE5D46" w:rsidRPr="008C3CE2" w:rsidRDefault="0017441B" w:rsidP="00AB7DA1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidR="003B5F92" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B590AF6" w14:textId="4A7E20D5" w:rsidR="00CC47F7" w:rsidRPr="00212A1B" w:rsidRDefault="004649AE" w:rsidP="00CC47F7">
+    <w:p w14:paraId="1B590AF6" w14:textId="26EB7B68" w:rsidR="00CC47F7" w:rsidRPr="00212A1B" w:rsidRDefault="004649AE" w:rsidP="00CC47F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="814840824"/>
           <w:placeholder>
             <w:docPart w:val="8CCF42C154404BF7B05A628F63B47033"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E87D31" w:rsidRPr="00E87D31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000C3279" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B70456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">does not allow </w:t>
       </w:r>
       <w:r w:rsidR="00063A95" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1110,153 +1116,162 @@
       </w:r>
       <w:r w:rsidR="00F01E51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">process, </w:t>
       </w:r>
       <w:r w:rsidR="003E348E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">maintain or store </w:t>
       </w:r>
       <w:r w:rsidR="00B70456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>CHRI</w:t>
       </w:r>
       <w:r w:rsidR="00103A80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006165A4" w:rsidRPr="008C3CE2">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00350371" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00024880" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CJISSECPOL </w:t>
       </w:r>
       <w:r w:rsidR="002A60A2" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MP-1</w:t>
       </w:r>
       <w:r w:rsidR="00374C73" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00024880" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A751EF2" w14:textId="777E2B36" w:rsidR="00EE717E" w:rsidRPr="00571E8F" w:rsidRDefault="00EE717E" w:rsidP="00EE717E">
+    <w:p w14:paraId="0A751EF2" w14:textId="572D5365" w:rsidR="00EE717E" w:rsidRPr="00571E8F" w:rsidRDefault="00EE717E" w:rsidP="00EE717E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authorized personnel access CHRI at the NIGC </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="005A18A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Tribal Management Services (TMS) Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> using a web browser (e.g., Google Chrome, Mozilla Firefox, etc.).  Staff view CHRI response(s) from the TMS Portal.  </w:t>
+        <w:t xml:space="preserve"> using a web browser (e.g., Google Chrome, Mozilla Firefox, etc.). Staff view CHRI response(s) from the TMS Portal. </w:t>
       </w:r>
       <w:r w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">taff do not download or print the CHRI response from the TMS Portal.  Consistent with </w:t>
+        <w:t xml:space="preserve">taff do not download or print the CHRI response from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A18A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the TMS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A18A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal.  Consistent with </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="290725527"/>
           <w:placeholder>
             <w:docPart w:val="FFB1922D58F04EC5B2EA97441BBE2995"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E87D31" w:rsidRPr="00E87D31">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> background and licensing processes, staff verify any applicant CHRI disclosure(s) </w:t>
       </w:r>
       <w:r w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and/or obtain source record information to verify any reportable criminal charges as identified in </w:t>
       </w:r>
       <w:r w:rsidR="0054462A" w:rsidRPr="00556424">
         <w:rPr>
@@ -1376,51 +1391,51 @@
         </w:rPr>
         <w:t>search box history, cookies and other site data, cached images and files</w:t>
       </w:r>
       <w:r w:rsidR="00664B89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> from the </w:t>
       </w:r>
       <w:r w:rsidR="002D3517">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>device</w:t>
       </w:r>
       <w:r w:rsidR="00023BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> utilized to access the TMS Portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0990803E" w14:textId="25C21748" w:rsidR="002635BB" w:rsidRPr="00212A1B" w:rsidRDefault="00D9250D" w:rsidP="00803C1C">
+    <w:p w14:paraId="0990803E" w14:textId="345FF3D2" w:rsidR="002635BB" w:rsidRPr="00212A1B" w:rsidRDefault="00D9250D" w:rsidP="00803C1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authorized </w:t>
       </w:r>
       <w:r w:rsidR="00F1011B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">personnel </w:t>
       </w:r>
@@ -1438,72 +1453,99 @@
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00405EF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Comments"/>
           <w:tag w:val=""/>
           <w:id w:val="1104145179"/>
           <w:placeholder>
             <w:docPart w:val="18C8EBB94DE94758B63FD06B4C21F7C9"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:description[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A45AC1" w:rsidRPr="00BC7BDC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="00E13170" w:rsidRPr="00BC7BDC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>INSERT DISK CLEANUP ULITIY (E.G</w:t>
+            <w:t>INSERT DISK CLEANUP U</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE6275">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>TI</w:t>
+          </w:r>
+          <w:r w:rsidR="00E13170" w:rsidRPr="00BC7BDC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>LITY (E.G</w:t>
           </w:r>
           <w:r w:rsidR="00BC7BDC" w:rsidRPr="00BC7BDC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t>., MIRCOSOFT DISK CLEANUP, ETC)]</w:t>
+            <w:t>., MIC</w:t>
+          </w:r>
+          <w:r w:rsidR="00B251FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>R</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC7BDC" w:rsidRPr="00BC7BDC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>OSOFT DISK CLEANUP, ETC)]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005455BC" w:rsidRPr="00BC7BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B2322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>application i</w:t>
       </w:r>
       <w:r w:rsidR="00803C1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">s utilized </w:t>
       </w:r>
       <w:r w:rsidR="005455BC">
@@ -1520,51 +1562,50 @@
         </w:rPr>
         <w:t xml:space="preserve">remaining internet cache files </w:t>
       </w:r>
       <w:r w:rsidR="00AA4854">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Keywords"/>
           <w:tag w:val=""/>
           <w:id w:val="-588933359"/>
           <w:placeholder>
             <w:docPart w:val="B68C805ED21F482A8EB0D2D122BE969B"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:keywords[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00175860">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT FREQUENCY</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA4854">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E765E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
@@ -1580,51 +1621,50 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1187093531"/>
           <w:placeholder>
             <w:docPart w:val="28BF9E5A1333403886D09EC21D6B545C"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00681315" w:rsidRPr="00681315">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> will review and update th</w:t>
       </w:r>
       <w:r w:rsidR="00E10B97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>is w</w:t>
       </w:r>
       <w:r w:rsidR="0065576F">
@@ -1801,51 +1841,50 @@
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00DA030A" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="-2047057998"/>
           <w:placeholder>
             <w:docPart w:val="4E329646714F48DAB090306FDBAF9238"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B261F9" w:rsidRPr="00B261F9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA030A" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA3E82" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00DC205D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1967,51 +2006,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="1137219214"/>
           <w:placeholder>
             <w:docPart w:val="5306D74F7EE84DE39BD0D571019FE95D"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B261F9" w:rsidRPr="00B261F9">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>INSERT TRIBE / TGRA NAME</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0030429F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">administratively </w:t>
       </w:r>
       <w:r w:rsidR="00C44EB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2109,96 +2147,96 @@
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IV.</w:t>
       </w:r>
       <w:r w:rsidR="000561D2" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Self-Audit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772039F5" w14:textId="6196750D" w:rsidR="000561D2" w:rsidRPr="008C3CE2" w:rsidRDefault="00D73992" w:rsidP="00AB7DA1">
+    <w:p w14:paraId="772039F5" w14:textId="2E0A6E84" w:rsidR="000561D2" w:rsidRPr="008C3CE2" w:rsidRDefault="00D73992" w:rsidP="00AB7DA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D17160">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">related NIGC sample audit checklist at </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="008B5627">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>CJIS Resource Materials</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00294D73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as not applicable</w:t>
+        <w:t xml:space="preserve"> as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00D64B3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B08473E" w14:textId="224DD470" w:rsidR="00FB4A5B" w:rsidRPr="008C3CE2" w:rsidRDefault="000561D2" w:rsidP="00AB7DA1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">V. </w:t>
       </w:r>
       <w:r w:rsidR="00644BFA" w:rsidRPr="008C3CE2">
@@ -2288,51 +2326,50 @@
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="-1560317986"/>
           <w:placeholder>
             <w:docPart w:val="75AA79F2603E46E59C25B3A224E45182"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00095C37" w:rsidRPr="00095C37">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7A102133" w14:textId="47B435A2" w:rsidR="00EE1F1F" w:rsidRPr="008C3CE2" w:rsidRDefault="00AE5D46" w:rsidP="00212A1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -2372,51 +2409,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00140A04" w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Abstract"/>
           <w:tag w:val=""/>
           <w:id w:val="203992185"/>
           <w:placeholder>
             <w:docPart w:val="CFF343F2BEEC4C10AEF1BEB1B789380D"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00095C37" w:rsidRPr="00095C37">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>INSERT LOCATION, FILENAME, ETC.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2B0D662C" w14:textId="63D8F15D" w:rsidR="000877EF" w:rsidRDefault="00AE5D46" w:rsidP="000C1E6C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C3CE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2583,90 +2619,88 @@
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1804226940"/>
             <w:placeholder>
               <w:docPart w:val="572D43E36A5A40189ABFFB27BF12BFFC"/>
             </w:placeholder>
             <w:date w:fullDate="2024-06-13T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="374CDFC6" w14:textId="77777777" w:rsidR="000C1E6C" w:rsidRPr="00B949EE" w:rsidRDefault="000C1E6C" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>6/13/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="-1893648481"/>
             <w:placeholder>
               <w:docPart w:val="D78839CF95EC49E7A9BC28A07CF68A79"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1B3170B8" w14:textId="77777777" w:rsidR="000C1E6C" w:rsidRPr="00B949EE" w:rsidRDefault="000C1E6C" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -2729,90 +2763,88 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2122679298"/>
             <w:placeholder>
               <w:docPart w:val="8E53FD3CC90A429086DB49DAF77959A3"/>
             </w:placeholder>
             <w:date w:fullDate="2024-08-15T00:00:00Z">
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1565" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1D545A6B" w14:textId="77777777" w:rsidR="000C1E6C" w:rsidRDefault="000C1E6C" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>8/15/2024</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Author"/>
             <w:tag w:val=""/>
             <w:id w:val="1389990565"/>
             <w:placeholder>
               <w:docPart w:val="B827B2A570E44C6FB5E6667ECF1D4FB3"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1710" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="481D81E7" w14:textId="77777777" w:rsidR="000C1E6C" w:rsidRDefault="000C1E6C" w:rsidP="00DA3767">
                 <w:pPr>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EC7DC0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Steiner, Steven</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2954,98 +2986,210 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0703D8AE" w14:textId="6CD1BB00" w:rsidR="00BC4A32" w:rsidRDefault="00BC4A32" w:rsidP="00BC4A32">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>V6.0 update, process review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="006E6130" w:rsidRPr="00B949EE" w14:paraId="4D32EA66" w14:textId="77777777" w:rsidTr="00DA3767">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C6F500" w14:textId="300A4AB6" w:rsidR="006E6130" w:rsidRDefault="006E6130" w:rsidP="006E6130">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB1CF4D" w14:textId="077D11B4" w:rsidR="006E6130" w:rsidRDefault="006E6130" w:rsidP="006E6130">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>07/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6A8FB1" w14:textId="7B5ACAA0" w:rsidR="006E6130" w:rsidRDefault="006E6130" w:rsidP="006E6130">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Steiner, Steven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16176786" w14:textId="651C52A9" w:rsidR="006E6130" w:rsidRDefault="006E6130" w:rsidP="006E6130">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEB3A93" w14:textId="42A54266" w:rsidR="006E6130" w:rsidRDefault="006E6130" w:rsidP="006E6130">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>V6.1 update, process review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="4C962E26" w14:textId="77777777" w:rsidR="000C1E6C" w:rsidRDefault="000C1E6C" w:rsidP="000C1E6C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000C1E6C" w:rsidSect="00D53170">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F0FA961" w14:textId="77777777" w:rsidR="005B3197" w:rsidRDefault="005B3197" w:rsidP="00D57581">
+    <w:p w14:paraId="28C5AE92" w14:textId="77777777" w:rsidR="00CC3746" w:rsidRDefault="00CC3746" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C6CB3F8" w14:textId="77777777" w:rsidR="005B3197" w:rsidRDefault="005B3197" w:rsidP="00D57581">
+    <w:p w14:paraId="617BE2CB" w14:textId="77777777" w:rsidR="00CC3746" w:rsidRDefault="00CC3746" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3055,51 +3199,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-368456428"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0BAD3A0C" w14:textId="16527954" w:rsidR="00F1438D" w:rsidRDefault="00F1438D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -3109,76 +3253,76 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="48EF3414" w14:textId="77777777" w:rsidR="00F1438D" w:rsidRDefault="00F1438D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D9D209E" w14:textId="77777777" w:rsidR="005B3197" w:rsidRDefault="005B3197" w:rsidP="00D57581">
+    <w:p w14:paraId="43E188C6" w14:textId="77777777" w:rsidR="00CC3746" w:rsidRDefault="00CC3746" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F279D18" w14:textId="77777777" w:rsidR="005B3197" w:rsidRDefault="005B3197" w:rsidP="00D57581">
+    <w:p w14:paraId="10F2D7EE" w14:textId="77777777" w:rsidR="00CC3746" w:rsidRDefault="00CC3746" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0261707B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB88421E"/>
     <w:lvl w:ilvl="0" w:tplc="A33CD2C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6530,51 +6674,51 @@
   <w:num w:numId="27" w16cid:durableId="60060127">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1853454907">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1037773180">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="3555568">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1113861840">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1876962929">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="104691520">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B5F92"/>
     <w:rsid w:val="000004B8"/>
     <w:rsid w:val="00005FB5"/>
     <w:rsid w:val="0000ED9E"/>
@@ -6593,60 +6737,62 @@
     <w:rsid w:val="00065DB3"/>
     <w:rsid w:val="0007651A"/>
     <w:rsid w:val="00081DC6"/>
     <w:rsid w:val="000854D3"/>
     <w:rsid w:val="00085CD9"/>
     <w:rsid w:val="00085E80"/>
     <w:rsid w:val="0008763B"/>
     <w:rsid w:val="000877EF"/>
     <w:rsid w:val="00095120"/>
     <w:rsid w:val="000954B9"/>
     <w:rsid w:val="00095C37"/>
     <w:rsid w:val="000A19F6"/>
     <w:rsid w:val="000A49FC"/>
     <w:rsid w:val="000A52E7"/>
     <w:rsid w:val="000B1DC0"/>
     <w:rsid w:val="000B407F"/>
     <w:rsid w:val="000B503A"/>
     <w:rsid w:val="000B50B3"/>
     <w:rsid w:val="000C0940"/>
     <w:rsid w:val="000C1E6C"/>
     <w:rsid w:val="000C3231"/>
     <w:rsid w:val="000C3279"/>
     <w:rsid w:val="000D41A2"/>
     <w:rsid w:val="000D5D05"/>
     <w:rsid w:val="000D5D68"/>
+    <w:rsid w:val="000E031A"/>
     <w:rsid w:val="000E0AAE"/>
     <w:rsid w:val="000E4205"/>
     <w:rsid w:val="000E7AB2"/>
     <w:rsid w:val="000F49BE"/>
     <w:rsid w:val="000F5E4F"/>
     <w:rsid w:val="0010167E"/>
     <w:rsid w:val="00103A80"/>
     <w:rsid w:val="00137847"/>
     <w:rsid w:val="00140A04"/>
     <w:rsid w:val="001511DA"/>
+    <w:rsid w:val="00160EAA"/>
     <w:rsid w:val="00172B47"/>
     <w:rsid w:val="0017441B"/>
     <w:rsid w:val="00175860"/>
     <w:rsid w:val="00184852"/>
     <w:rsid w:val="00187532"/>
     <w:rsid w:val="00197837"/>
     <w:rsid w:val="001A0F25"/>
     <w:rsid w:val="001A7907"/>
     <w:rsid w:val="001B22AF"/>
     <w:rsid w:val="001B68FB"/>
     <w:rsid w:val="001C0953"/>
     <w:rsid w:val="001C41D0"/>
     <w:rsid w:val="001C55AF"/>
     <w:rsid w:val="001C68BC"/>
     <w:rsid w:val="001D1F9B"/>
     <w:rsid w:val="001E01B8"/>
     <w:rsid w:val="001E2AB0"/>
     <w:rsid w:val="001F4F2D"/>
     <w:rsid w:val="0020549D"/>
     <w:rsid w:val="00206C43"/>
     <w:rsid w:val="002123DD"/>
     <w:rsid w:val="00212A1B"/>
     <w:rsid w:val="00234847"/>
     <w:rsid w:val="002358AF"/>
     <w:rsid w:val="00245167"/>
@@ -6675,113 +6821,117 @@
     <w:rsid w:val="00340E9A"/>
     <w:rsid w:val="00341072"/>
     <w:rsid w:val="00350371"/>
     <w:rsid w:val="003624FE"/>
     <w:rsid w:val="003647E0"/>
     <w:rsid w:val="003740DD"/>
     <w:rsid w:val="00374C73"/>
     <w:rsid w:val="00375FF8"/>
     <w:rsid w:val="003841D8"/>
     <w:rsid w:val="003879CC"/>
     <w:rsid w:val="00395607"/>
     <w:rsid w:val="003B5F92"/>
     <w:rsid w:val="003C0F2E"/>
     <w:rsid w:val="003C16E7"/>
     <w:rsid w:val="003C35B8"/>
     <w:rsid w:val="003C60A2"/>
     <w:rsid w:val="003E07A7"/>
     <w:rsid w:val="003E348E"/>
     <w:rsid w:val="003F09B4"/>
     <w:rsid w:val="003F5EB2"/>
     <w:rsid w:val="00400553"/>
     <w:rsid w:val="00405EF5"/>
     <w:rsid w:val="004118E5"/>
     <w:rsid w:val="00411D27"/>
     <w:rsid w:val="0042412B"/>
+    <w:rsid w:val="00425449"/>
     <w:rsid w:val="004317DE"/>
     <w:rsid w:val="004318B0"/>
     <w:rsid w:val="00433630"/>
     <w:rsid w:val="004348FC"/>
     <w:rsid w:val="004362E7"/>
     <w:rsid w:val="004429F1"/>
     <w:rsid w:val="004649AE"/>
     <w:rsid w:val="00470051"/>
     <w:rsid w:val="00476BC9"/>
     <w:rsid w:val="00490F30"/>
     <w:rsid w:val="0049633C"/>
     <w:rsid w:val="004A2DE6"/>
     <w:rsid w:val="004B32F9"/>
     <w:rsid w:val="004C5D6A"/>
     <w:rsid w:val="004D2CE0"/>
     <w:rsid w:val="004E13A8"/>
     <w:rsid w:val="004F04AB"/>
     <w:rsid w:val="004F67F6"/>
     <w:rsid w:val="00517DC6"/>
     <w:rsid w:val="00521453"/>
     <w:rsid w:val="00521A2D"/>
     <w:rsid w:val="005365F0"/>
     <w:rsid w:val="0054462A"/>
     <w:rsid w:val="005455BC"/>
     <w:rsid w:val="00545BE6"/>
     <w:rsid w:val="00546EAC"/>
     <w:rsid w:val="00555986"/>
     <w:rsid w:val="0055655F"/>
     <w:rsid w:val="00556B30"/>
+    <w:rsid w:val="00575A27"/>
     <w:rsid w:val="0057610C"/>
     <w:rsid w:val="00577466"/>
     <w:rsid w:val="005805D0"/>
     <w:rsid w:val="0058620E"/>
     <w:rsid w:val="00587887"/>
     <w:rsid w:val="005A7D4F"/>
     <w:rsid w:val="005B1AE8"/>
     <w:rsid w:val="005B2E4C"/>
     <w:rsid w:val="005B3197"/>
     <w:rsid w:val="005B3A56"/>
     <w:rsid w:val="005C5B5E"/>
+    <w:rsid w:val="005E4825"/>
     <w:rsid w:val="00600049"/>
     <w:rsid w:val="00611404"/>
     <w:rsid w:val="00615482"/>
     <w:rsid w:val="006163F5"/>
     <w:rsid w:val="006165A4"/>
     <w:rsid w:val="00617183"/>
     <w:rsid w:val="00636DFF"/>
     <w:rsid w:val="0064290A"/>
     <w:rsid w:val="0064378D"/>
     <w:rsid w:val="00644BFA"/>
     <w:rsid w:val="006450B7"/>
     <w:rsid w:val="006534A7"/>
     <w:rsid w:val="0065576F"/>
     <w:rsid w:val="006635CF"/>
     <w:rsid w:val="00664B89"/>
     <w:rsid w:val="00665FA3"/>
     <w:rsid w:val="0067748A"/>
     <w:rsid w:val="00681315"/>
     <w:rsid w:val="00694587"/>
     <w:rsid w:val="006A54E8"/>
     <w:rsid w:val="006B021A"/>
     <w:rsid w:val="006C57F5"/>
     <w:rsid w:val="006E56DF"/>
+    <w:rsid w:val="006E6130"/>
     <w:rsid w:val="006F1591"/>
     <w:rsid w:val="006F2D41"/>
     <w:rsid w:val="006F6AA0"/>
     <w:rsid w:val="00710D01"/>
     <w:rsid w:val="007443CB"/>
     <w:rsid w:val="00754F68"/>
     <w:rsid w:val="007579F8"/>
     <w:rsid w:val="007600C9"/>
     <w:rsid w:val="00771F3B"/>
     <w:rsid w:val="00776949"/>
     <w:rsid w:val="0078122F"/>
     <w:rsid w:val="0078242E"/>
     <w:rsid w:val="00783DBE"/>
     <w:rsid w:val="0078431C"/>
     <w:rsid w:val="0078772A"/>
     <w:rsid w:val="00797818"/>
     <w:rsid w:val="007A0858"/>
     <w:rsid w:val="007B2931"/>
     <w:rsid w:val="007B5316"/>
     <w:rsid w:val="007C27D4"/>
     <w:rsid w:val="007D06D8"/>
     <w:rsid w:val="007D0AEB"/>
     <w:rsid w:val="007D2858"/>
     <w:rsid w:val="007D2A2F"/>
     <w:rsid w:val="007D6074"/>
@@ -6800,170 +6950,177 @@
     <w:rsid w:val="00822895"/>
     <w:rsid w:val="00826C83"/>
     <w:rsid w:val="008319DB"/>
     <w:rsid w:val="008339DD"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="00865CD4"/>
     <w:rsid w:val="00867AC1"/>
     <w:rsid w:val="00871A34"/>
     <w:rsid w:val="008727A3"/>
     <w:rsid w:val="008749D4"/>
     <w:rsid w:val="008811FB"/>
     <w:rsid w:val="0088473C"/>
     <w:rsid w:val="0088628F"/>
     <w:rsid w:val="00887108"/>
     <w:rsid w:val="00896372"/>
     <w:rsid w:val="00897CA7"/>
     <w:rsid w:val="008A0BEE"/>
     <w:rsid w:val="008A12E8"/>
     <w:rsid w:val="008A2E54"/>
     <w:rsid w:val="008A60C9"/>
     <w:rsid w:val="008C3CE2"/>
     <w:rsid w:val="008D6697"/>
     <w:rsid w:val="008D706F"/>
     <w:rsid w:val="008E711F"/>
     <w:rsid w:val="008E7249"/>
+    <w:rsid w:val="00906610"/>
     <w:rsid w:val="00912D01"/>
     <w:rsid w:val="00930AF4"/>
     <w:rsid w:val="00930DF8"/>
     <w:rsid w:val="009317EF"/>
     <w:rsid w:val="0094026B"/>
     <w:rsid w:val="0094068E"/>
     <w:rsid w:val="00953979"/>
     <w:rsid w:val="009567AC"/>
     <w:rsid w:val="00956C1F"/>
     <w:rsid w:val="00964FF4"/>
     <w:rsid w:val="0096766E"/>
     <w:rsid w:val="009758F9"/>
     <w:rsid w:val="00977E66"/>
     <w:rsid w:val="00980BA3"/>
     <w:rsid w:val="009A26D7"/>
     <w:rsid w:val="009A2713"/>
     <w:rsid w:val="009C4E42"/>
     <w:rsid w:val="009D3564"/>
     <w:rsid w:val="009D771C"/>
     <w:rsid w:val="009D7C17"/>
     <w:rsid w:val="009E4431"/>
     <w:rsid w:val="009F198D"/>
     <w:rsid w:val="009F330F"/>
     <w:rsid w:val="009F73DB"/>
     <w:rsid w:val="00A217C9"/>
     <w:rsid w:val="00A22581"/>
     <w:rsid w:val="00A26C83"/>
     <w:rsid w:val="00A3673A"/>
     <w:rsid w:val="00A408D2"/>
     <w:rsid w:val="00A45AC1"/>
     <w:rsid w:val="00A55F59"/>
     <w:rsid w:val="00A77BF5"/>
     <w:rsid w:val="00A82613"/>
     <w:rsid w:val="00A84492"/>
     <w:rsid w:val="00AA0626"/>
     <w:rsid w:val="00AA4854"/>
     <w:rsid w:val="00AA7F7F"/>
     <w:rsid w:val="00AB589C"/>
     <w:rsid w:val="00AB7DA1"/>
     <w:rsid w:val="00AC545B"/>
     <w:rsid w:val="00AD2E3B"/>
     <w:rsid w:val="00AD66E4"/>
     <w:rsid w:val="00AE5316"/>
     <w:rsid w:val="00AE5D46"/>
     <w:rsid w:val="00AF6A03"/>
     <w:rsid w:val="00B00237"/>
     <w:rsid w:val="00B01736"/>
     <w:rsid w:val="00B02D8B"/>
     <w:rsid w:val="00B10C42"/>
+    <w:rsid w:val="00B251FE"/>
     <w:rsid w:val="00B261F9"/>
     <w:rsid w:val="00B33283"/>
     <w:rsid w:val="00B402DB"/>
     <w:rsid w:val="00B5397D"/>
     <w:rsid w:val="00B62601"/>
     <w:rsid w:val="00B62F96"/>
     <w:rsid w:val="00B6726C"/>
     <w:rsid w:val="00B70456"/>
     <w:rsid w:val="00B7388E"/>
     <w:rsid w:val="00B80BB7"/>
     <w:rsid w:val="00B8551B"/>
     <w:rsid w:val="00B8777A"/>
     <w:rsid w:val="00BA1B80"/>
     <w:rsid w:val="00BA5127"/>
     <w:rsid w:val="00BB147D"/>
+    <w:rsid w:val="00BB7551"/>
     <w:rsid w:val="00BC03B8"/>
     <w:rsid w:val="00BC4A32"/>
     <w:rsid w:val="00BC7BDC"/>
     <w:rsid w:val="00BD2B14"/>
     <w:rsid w:val="00BD676A"/>
     <w:rsid w:val="00BE5D46"/>
+    <w:rsid w:val="00BE6F75"/>
     <w:rsid w:val="00BF4491"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C0607C"/>
     <w:rsid w:val="00C1213F"/>
     <w:rsid w:val="00C13D1B"/>
     <w:rsid w:val="00C16217"/>
     <w:rsid w:val="00C16A21"/>
     <w:rsid w:val="00C26867"/>
+    <w:rsid w:val="00C27DCD"/>
     <w:rsid w:val="00C354CA"/>
     <w:rsid w:val="00C35A65"/>
     <w:rsid w:val="00C44EB4"/>
     <w:rsid w:val="00C45F47"/>
     <w:rsid w:val="00C568C8"/>
     <w:rsid w:val="00C73808"/>
     <w:rsid w:val="00C84DEE"/>
     <w:rsid w:val="00C94FB0"/>
     <w:rsid w:val="00CA3653"/>
     <w:rsid w:val="00CA51BD"/>
     <w:rsid w:val="00CB194F"/>
+    <w:rsid w:val="00CC3746"/>
     <w:rsid w:val="00CC4505"/>
     <w:rsid w:val="00CC47F7"/>
     <w:rsid w:val="00CD1D12"/>
     <w:rsid w:val="00CE248F"/>
     <w:rsid w:val="00CE3B44"/>
     <w:rsid w:val="00CF167C"/>
     <w:rsid w:val="00D00566"/>
     <w:rsid w:val="00D007A0"/>
     <w:rsid w:val="00D07F9D"/>
     <w:rsid w:val="00D159D5"/>
     <w:rsid w:val="00D34904"/>
     <w:rsid w:val="00D352EF"/>
     <w:rsid w:val="00D44BC3"/>
     <w:rsid w:val="00D53170"/>
     <w:rsid w:val="00D57581"/>
     <w:rsid w:val="00D64B3E"/>
     <w:rsid w:val="00D712E3"/>
     <w:rsid w:val="00D7226F"/>
     <w:rsid w:val="00D73992"/>
     <w:rsid w:val="00D767C5"/>
     <w:rsid w:val="00D9250D"/>
     <w:rsid w:val="00D92B54"/>
     <w:rsid w:val="00DA030A"/>
     <w:rsid w:val="00DA06A3"/>
     <w:rsid w:val="00DA08C9"/>
     <w:rsid w:val="00DA1FD6"/>
     <w:rsid w:val="00DA6B4D"/>
     <w:rsid w:val="00DB5062"/>
     <w:rsid w:val="00DC205D"/>
     <w:rsid w:val="00DD78D8"/>
     <w:rsid w:val="00DE0C18"/>
+    <w:rsid w:val="00DE6275"/>
     <w:rsid w:val="00DF5B82"/>
     <w:rsid w:val="00E01DC8"/>
     <w:rsid w:val="00E06138"/>
     <w:rsid w:val="00E06A0D"/>
     <w:rsid w:val="00E10B97"/>
     <w:rsid w:val="00E11B25"/>
     <w:rsid w:val="00E13170"/>
     <w:rsid w:val="00E14B65"/>
     <w:rsid w:val="00E14BAC"/>
     <w:rsid w:val="00E16F8C"/>
     <w:rsid w:val="00E21AC0"/>
     <w:rsid w:val="00E21D0D"/>
     <w:rsid w:val="00E22D47"/>
     <w:rsid w:val="00E24C64"/>
     <w:rsid w:val="00E25B96"/>
     <w:rsid w:val="00E34FE7"/>
     <w:rsid w:val="00E5044C"/>
     <w:rsid w:val="00E54C63"/>
     <w:rsid w:val="00E5797E"/>
     <w:rsid w:val="00E615CC"/>
     <w:rsid w:val="00E662AF"/>
     <w:rsid w:val="00E665ED"/>
     <w:rsid w:val="00E66D8E"/>
     <w:rsid w:val="00E672F2"/>
     <w:rsid w:val="00E67EC0"/>
@@ -7330,51 +7487,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F2FB749"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{52EF5B3F-B1C7-44EA-A030-435E1924777E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8018,55 +8175,67 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E54C63"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00197837"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E031A"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="760223157">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1711999685">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8513,51 +8682,51 @@
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fp.nigc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le.fbi.gov/cjis-division/cjis-security-policy-resource-center" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nigc.gov/technology/cjis-resource-materials" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2791D551-CF51-4318-A616-83ADFD4274FF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00ED0072" w:rsidRDefault="00ED0072">
           <w:r w:rsidRPr="005A0653">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -9061,51 +9230,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{26259A8D-0042-4FC4-A045-CDF4FD19A9C0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A421CD" w:rsidRDefault="00A421CD" w:rsidP="00A421CD">
           <w:pPr>
             <w:pStyle w:val="B827B2A570E44C6FB5E6667ECF1D4FB3"/>
           </w:pPr>
           <w:r w:rsidRPr="00C84AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Author]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9127,98 +9296,102 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED0072"/>
     <w:rsid w:val="000544F0"/>
     <w:rsid w:val="000954B9"/>
     <w:rsid w:val="00407413"/>
+    <w:rsid w:val="00425449"/>
     <w:rsid w:val="00461525"/>
+    <w:rsid w:val="007E517F"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="009A6009"/>
     <w:rsid w:val="00A421CD"/>
+    <w:rsid w:val="00BB7551"/>
+    <w:rsid w:val="00BE6F75"/>
     <w:rsid w:val="00ED0072"/>
     <w:rsid w:val="00EF1C55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9671,51 +9844,51 @@
     <w:name w:val="8E53FD3CC90A429086DB49DAF77959A3"/>
     <w:rsid w:val="00A421CD"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B827B2A570E44C6FB5E6667ECF1D4FB3">
     <w:name w:val="B827B2A570E44C6FB5E6667ECF1D4FB3"/>
     <w:rsid w:val="00A421CD"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -9970,74 +10143,50 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>INSERT LOCATION, FILENAME, ETC.</Abstract>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB983EC37D4E5E4CBA40CEAF70D66375" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f10553acaf1c0ce236b2b6a0eacdf551">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c9c5032a-830a-482a-9220-7d4df5847aec" xmlns:ns3="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbacef354b00e05bc8a679c26a30663d" ns2:_="" ns3:_="">
     <xsd:import namespace="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <xsd:import namespace="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -10216,140 +10365,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c9c5032a-830a-482a-9220-7d4df5847aec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="effb544c-d0a1-4ae7-9d8f-d8a883584a4a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6366A154-8B1B-4480-9B95-8CDE8EC79F06}">
-[...25 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926720A2-A717-414A-BECD-75C5FCB5A919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE9865ED-755C-4370-84F9-529662A34156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F29F2A-A428-4917-8FFB-436CF35D0691}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6366A154-8B1B-4480-9B95-8CDE8EC79F06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
+    <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>553</Words>
-  <Characters>3158</Characters>
+  <Words>562</Words>
+  <Characters>3206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2024.06.11 Sample Policy Template 5.8 Media Protection (MP)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INSERT TRIBE / TGRA NAME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3704</CharactersWithSpaces>
+  <CharactersWithSpaces>3761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INSERT TITLE</dc:title>
   <dc:subject/>
   <dc:creator>Steiner, Steven</dc:creator>
   <cp:keywords>INSERT FREQUENCY</cp:keywords>
-  <dc:description>[INSERT DISK CLEANUP ULITIY (E.G., MIRCOSOFT DISK CLEANUP, ETC)]</dc:description>
+  <dc:description>[INSERT DISK CLEANUP UTILITY (E.G., MICROSOFT DISK CLEANUP, ETC)]</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB983EC37D4E5E4CBA40CEAF70D66375</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>