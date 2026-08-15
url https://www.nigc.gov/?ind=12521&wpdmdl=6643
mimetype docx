--- v0 (2026-01-02)
+++ v1 (2026-08-15)
@@ -17,89 +17,88 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9344" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2152"/>
         <w:gridCol w:w="2512"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="2692"/>
       </w:tblGrid>
       <w:tr w:rsidR="00575C0C" w:rsidRPr="00B949EE" w14:paraId="3756408F" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="018F2233" w14:textId="205FD53D" w:rsidR="00575C0C" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="Company"/>
                 <w:tag w:val=""/>
                 <w:id w:val="1096521601"/>
                 <w:placeholder>
                   <w:docPart w:val="1955C5FF286F4F0DA9A38A9E0B599829"/>
                 </w:placeholder>
@@ -124,92 +123,90 @@
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:alias w:val="Company"/>
             <w:tag w:val=""/>
             <w:id w:val="-2138479216"/>
             <w:placeholder>
               <w:docPart w:val="22C42801F1EE4C81947DB90DFB4E1984"/>
             </w:placeholder>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4680" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w14:paraId="6B1FA051" w14:textId="074515C5" w:rsidR="00575C0C" w:rsidRPr="00B949EE" w:rsidRDefault="00FA7421" w:rsidP="00007ED3">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>INSERT TRIBE / TGRA NAME</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00575C0C" w:rsidRPr="00B949EE" w14:paraId="6B1039D9" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9344" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02F77A01" w14:textId="5B3DF959" w:rsidR="00575C0C" w:rsidRPr="00B949EE" w:rsidRDefault="00575C0C" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminal Justice Information Services Security Policy Area </w:t>
             </w:r>
             <w:r w:rsidRPr="004B231B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Awareness</w:t>
             </w:r>
             <w:r w:rsidR="00A82B60">
@@ -218,51 +215,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="004B231B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00575C0C" w:rsidRPr="00B949EE" w14:paraId="15DF7CCE" w14:textId="77777777" w:rsidTr="00007ED3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68883098" w14:textId="77777777" w:rsidR="00575C0C" w:rsidRPr="00B949EE" w:rsidRDefault="00575C0C" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Approval Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
@@ -301,80 +297,78 @@
                     <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00575C0C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32241D04" w14:textId="77777777" w:rsidR="00575C0C" w:rsidRPr="00B949EE" w:rsidRDefault="00575C0C" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B949EE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Effective Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2692" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E79E8AA" w14:textId="77777777" w:rsidR="00575C0C" w:rsidRPr="00B949EE" w:rsidRDefault="00000000" w:rsidP="00007ED3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-2019385134"/>
                 <w:placeholder>
                   <w:docPart w:val="90208D14E0B74B129638425ADCE18530"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
@@ -801,51 +795,51 @@
           <w:id w:val="981428568"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00606E56" w:rsidRPr="00606E56">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="088FB1F1" w14:textId="5089ADEB" w:rsidR="00C16217" w:rsidRPr="004B231B" w:rsidRDefault="00C16217" w:rsidP="00A13E6D">
+    <w:p w14:paraId="088FB1F1" w14:textId="6855CC72" w:rsidR="00C16217" w:rsidRPr="004B231B" w:rsidRDefault="00C16217" w:rsidP="00A13E6D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This document identifies the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Company"/>
           <w:tag w:val=""/>
           <w:id w:val="756562363"/>
           <w:placeholder>
             <w:docPart w:val="131B2B3D972748F29FD60FB0308A4902"/>
@@ -880,65 +874,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> as identified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">CJISSECPOL </w:t>
         </w:r>
         <w:r w:rsidR="006D074C" w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">Version </w:t>
         </w:r>
         <w:r w:rsidR="00712431" w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>6.0</w:t>
+          <w:t>6.</w:t>
+        </w:r>
+        <w:r w:rsidR="00141233">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00696196">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> dated </w:t>
         </w:r>
-        <w:r w:rsidR="00712431" w:rsidRPr="00696196">
+        <w:r w:rsidR="00215CC5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>December 27, 2024</w:t>
+          <w:t>June 25, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00712431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683E9F0F" w14:textId="09A86F11" w:rsidR="00AE5D46" w:rsidRPr="004B231B" w:rsidRDefault="0017441B" w:rsidP="00F6549E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B231B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidR="003B5F92" w:rsidRPr="004B231B">
@@ -1161,51 +1162,51 @@
       <w:r w:rsidR="004B231B" w:rsidRPr="00E42457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[CJISSECPOL AT-1</w:t>
       </w:r>
       <w:r w:rsidR="00E42457" w:rsidRPr="00E42457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy and Procedures</w:t>
       </w:r>
       <w:r w:rsidR="004B231B" w:rsidRPr="00E42457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00AC5397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6364CF0C" w14:textId="39DDCA56" w:rsidR="00E955EB" w:rsidRPr="00571E8F" w:rsidRDefault="001D1F9B" w:rsidP="005A18A5">
+    <w:p w14:paraId="6364CF0C" w14:textId="52CF463D" w:rsidR="00E955EB" w:rsidRPr="00571E8F" w:rsidRDefault="001D1F9B" w:rsidP="005A18A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Authorized personnel access </w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">CHRI at the NIGC </w:t>
@@ -1231,51 +1232,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Google Chrome, </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Mozilla Firefox, etc.)</w:t>
       </w:r>
       <w:r w:rsidR="006534A7" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00470051" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A77BF5" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Staff view CHRI response(s) </w:t>
       </w:r>
       <w:r w:rsidR="007B2931" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">from the TMS Portal.  </w:t>
       </w:r>
       <w:r w:rsidR="00156C17" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00156C17" w:rsidRPr="005A18A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -2839,123 +2840,243 @@
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E8BFB19" w14:textId="3E537936" w:rsidR="008B5627" w:rsidRDefault="00B23D85" w:rsidP="00DA3767">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3505" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2CEE96" w14:textId="4AED4C94" w:rsidR="008B5627" w:rsidRDefault="000C2621" w:rsidP="00DA3767">
+          <w:p w14:paraId="0B2CEE96" w14:textId="0112B8DD" w:rsidR="008B5627" w:rsidRDefault="006E7897" w:rsidP="00DA3767">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>V6.0 update, process review</w:t>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="000C2621">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6.0 update, process review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7897" w:rsidRPr="00B949EE" w14:paraId="799F7C53" w14:textId="77777777" w:rsidTr="00DA3767">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0308A699" w14:textId="3795CB7C" w:rsidR="006E7897" w:rsidRDefault="006E7897" w:rsidP="006E7897">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1565" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEBFDE4" w14:textId="253F01FD" w:rsidR="006E7897" w:rsidRDefault="006E7897" w:rsidP="006E7897">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>07/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61780A84" w14:textId="6A172BE4" w:rsidR="006E7897" w:rsidRDefault="006E7897" w:rsidP="006E7897">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Steiner, Steven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55385014" w14:textId="6A5D461F" w:rsidR="006E7897" w:rsidRDefault="00262EA6" w:rsidP="006E7897">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3505" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C64FF35" w14:textId="602AD44F" w:rsidR="006E7897" w:rsidRDefault="006E7897" w:rsidP="006E7897">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>v6.1 update, process review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="432EC0EF" w14:textId="77777777" w:rsidR="006014CD" w:rsidRPr="004B231B" w:rsidRDefault="006014CD" w:rsidP="006014CD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006014CD" w:rsidRPr="004B231B" w:rsidSect="00065DB3">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79FFD0D1" w14:textId="77777777" w:rsidR="0081472A" w:rsidRDefault="0081472A" w:rsidP="00D57581">
+    <w:p w14:paraId="2B46296B" w14:textId="77777777" w:rsidR="00E31ABE" w:rsidRDefault="00E31ABE" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6396EB2F" w14:textId="77777777" w:rsidR="0081472A" w:rsidRDefault="0081472A" w:rsidP="00D57581">
+    <w:p w14:paraId="193D3D6F" w14:textId="77777777" w:rsidR="00E31ABE" w:rsidRDefault="00E31ABE" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2965,61 +3086,61 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DEB1421" w14:textId="77777777" w:rsidR="00733F29" w:rsidRDefault="00733F29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-368456428"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0BAD3A0C" w14:textId="16527954" w:rsidR="00F1438D" w:rsidRDefault="00F1438D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -3029,116 +3150,116 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="48EF3414" w14:textId="77777777" w:rsidR="00F1438D" w:rsidRDefault="00F1438D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6631DCF3" w14:textId="77777777" w:rsidR="00733F29" w:rsidRDefault="00733F29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E3D9F09" w14:textId="77777777" w:rsidR="0081472A" w:rsidRDefault="0081472A" w:rsidP="00D57581">
+    <w:p w14:paraId="15ADCFD9" w14:textId="77777777" w:rsidR="00E31ABE" w:rsidRDefault="00E31ABE" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AB84904" w14:textId="77777777" w:rsidR="0081472A" w:rsidRDefault="0081472A" w:rsidP="00D57581">
+    <w:p w14:paraId="7ABE74BF" w14:textId="77777777" w:rsidR="00E31ABE" w:rsidRDefault="00E31ABE" w:rsidP="00D57581">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A57D6CA" w14:textId="77777777" w:rsidR="00733F29" w:rsidRDefault="00733F29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43FDD1FB" w14:textId="77777777" w:rsidR="00733F29" w:rsidRDefault="00733F29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B58927C" w14:textId="77777777" w:rsidR="00733F29" w:rsidRDefault="00733F29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0261707B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB88421E"/>
     <w:lvl w:ilvl="0" w:tplc="A33CD2C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6490,53 +6611,52 @@
   <w:num w:numId="27" w16cid:durableId="60060127">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1853454907">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1037773180">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="3555568">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1113861840">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1876962929">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="104691520">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B5F92"/>
     <w:rsid w:val="000004B8"/>
     <w:rsid w:val="0000067C"/>
     <w:rsid w:val="0000ED9E"/>
     <w:rsid w:val="000148F1"/>
     <w:rsid w:val="00024880"/>
@@ -6554,98 +6674,104 @@
     <w:rsid w:val="00085D47"/>
     <w:rsid w:val="00085E80"/>
     <w:rsid w:val="0008763B"/>
     <w:rsid w:val="000877EF"/>
     <w:rsid w:val="00095120"/>
     <w:rsid w:val="000973A2"/>
     <w:rsid w:val="000A49FC"/>
     <w:rsid w:val="000A52E7"/>
     <w:rsid w:val="000B1DC0"/>
     <w:rsid w:val="000B407F"/>
     <w:rsid w:val="000B503A"/>
     <w:rsid w:val="000B50B3"/>
     <w:rsid w:val="000C2621"/>
     <w:rsid w:val="000C3279"/>
     <w:rsid w:val="000D2D2E"/>
     <w:rsid w:val="000D41A2"/>
     <w:rsid w:val="000E4205"/>
     <w:rsid w:val="000E7AB2"/>
     <w:rsid w:val="000F09E5"/>
     <w:rsid w:val="000F49BE"/>
     <w:rsid w:val="0010167E"/>
     <w:rsid w:val="001138F1"/>
     <w:rsid w:val="001374F8"/>
     <w:rsid w:val="00137847"/>
     <w:rsid w:val="00140A04"/>
+    <w:rsid w:val="00141233"/>
     <w:rsid w:val="001511DA"/>
     <w:rsid w:val="00156C17"/>
     <w:rsid w:val="00172B47"/>
     <w:rsid w:val="00173B1C"/>
     <w:rsid w:val="0017441B"/>
     <w:rsid w:val="00176C67"/>
     <w:rsid w:val="001772D5"/>
     <w:rsid w:val="00183B55"/>
     <w:rsid w:val="001A7907"/>
     <w:rsid w:val="001B22AF"/>
     <w:rsid w:val="001B68FB"/>
     <w:rsid w:val="001C0953"/>
     <w:rsid w:val="001C55AF"/>
     <w:rsid w:val="001C59A7"/>
     <w:rsid w:val="001D1F9B"/>
     <w:rsid w:val="001E2AB0"/>
     <w:rsid w:val="00206C43"/>
+    <w:rsid w:val="00215CC5"/>
     <w:rsid w:val="002358AF"/>
     <w:rsid w:val="00242CBB"/>
     <w:rsid w:val="002539D3"/>
+    <w:rsid w:val="00262EA6"/>
+    <w:rsid w:val="00263FEE"/>
     <w:rsid w:val="00273F80"/>
     <w:rsid w:val="002A1DDB"/>
     <w:rsid w:val="002A675F"/>
     <w:rsid w:val="002A7361"/>
     <w:rsid w:val="002C0550"/>
     <w:rsid w:val="002C1ABB"/>
     <w:rsid w:val="002C29C4"/>
     <w:rsid w:val="002C791D"/>
     <w:rsid w:val="002D3DF3"/>
     <w:rsid w:val="002E244A"/>
     <w:rsid w:val="002E5074"/>
     <w:rsid w:val="002F5A2D"/>
     <w:rsid w:val="00314D02"/>
     <w:rsid w:val="00316518"/>
     <w:rsid w:val="00326088"/>
     <w:rsid w:val="00326BC1"/>
     <w:rsid w:val="0033445E"/>
     <w:rsid w:val="003349BE"/>
+    <w:rsid w:val="003354E5"/>
     <w:rsid w:val="003369B0"/>
     <w:rsid w:val="0034036B"/>
     <w:rsid w:val="003411F6"/>
     <w:rsid w:val="00350371"/>
     <w:rsid w:val="003624FE"/>
     <w:rsid w:val="003740DD"/>
     <w:rsid w:val="00375FF8"/>
     <w:rsid w:val="003841D8"/>
     <w:rsid w:val="003879CC"/>
     <w:rsid w:val="00395607"/>
+    <w:rsid w:val="003B33A1"/>
     <w:rsid w:val="003B5F92"/>
     <w:rsid w:val="003C0F2E"/>
     <w:rsid w:val="003C16E7"/>
     <w:rsid w:val="003C35B8"/>
     <w:rsid w:val="003C60A2"/>
     <w:rsid w:val="003D6F29"/>
     <w:rsid w:val="003F0F5B"/>
     <w:rsid w:val="003F5EB2"/>
     <w:rsid w:val="004118E5"/>
     <w:rsid w:val="00411D27"/>
     <w:rsid w:val="00433630"/>
     <w:rsid w:val="004348FC"/>
     <w:rsid w:val="00436B06"/>
     <w:rsid w:val="004429F1"/>
     <w:rsid w:val="004649AE"/>
     <w:rsid w:val="00470051"/>
     <w:rsid w:val="00476BC9"/>
     <w:rsid w:val="00476E85"/>
     <w:rsid w:val="00490F30"/>
     <w:rsid w:val="0049633C"/>
     <w:rsid w:val="004B231B"/>
     <w:rsid w:val="004C7D17"/>
     <w:rsid w:val="004D2CE0"/>
     <w:rsid w:val="004E13A8"/>
     <w:rsid w:val="004E5853"/>
@@ -6673,67 +6799,69 @@
     <w:rsid w:val="006014CD"/>
     <w:rsid w:val="00606E56"/>
     <w:rsid w:val="00607C04"/>
     <w:rsid w:val="00615482"/>
     <w:rsid w:val="006163F5"/>
     <w:rsid w:val="00617183"/>
     <w:rsid w:val="00636DFF"/>
     <w:rsid w:val="0064290A"/>
     <w:rsid w:val="0064378D"/>
     <w:rsid w:val="00644BFA"/>
     <w:rsid w:val="006450B7"/>
     <w:rsid w:val="006534A7"/>
     <w:rsid w:val="006635CF"/>
     <w:rsid w:val="0067748A"/>
     <w:rsid w:val="00677678"/>
     <w:rsid w:val="00693B66"/>
     <w:rsid w:val="00694587"/>
     <w:rsid w:val="00696196"/>
     <w:rsid w:val="006A54E8"/>
     <w:rsid w:val="006B021A"/>
     <w:rsid w:val="006B6427"/>
     <w:rsid w:val="006C57F5"/>
     <w:rsid w:val="006D074C"/>
     <w:rsid w:val="006D44F6"/>
     <w:rsid w:val="006E56DF"/>
+    <w:rsid w:val="006E7897"/>
     <w:rsid w:val="006F2D41"/>
     <w:rsid w:val="006F6AA0"/>
     <w:rsid w:val="00705863"/>
     <w:rsid w:val="00712431"/>
     <w:rsid w:val="00733F29"/>
     <w:rsid w:val="007443CB"/>
     <w:rsid w:val="00754F68"/>
     <w:rsid w:val="007579F8"/>
     <w:rsid w:val="007600C9"/>
     <w:rsid w:val="00771F3B"/>
     <w:rsid w:val="00776949"/>
     <w:rsid w:val="0078242E"/>
     <w:rsid w:val="00783DBE"/>
     <w:rsid w:val="0078431C"/>
     <w:rsid w:val="0078610D"/>
     <w:rsid w:val="0078772A"/>
     <w:rsid w:val="007A0858"/>
+    <w:rsid w:val="007B26AB"/>
     <w:rsid w:val="007B2931"/>
     <w:rsid w:val="007C27D4"/>
     <w:rsid w:val="007D0AEB"/>
     <w:rsid w:val="007D2858"/>
     <w:rsid w:val="007D2A2F"/>
     <w:rsid w:val="007D6074"/>
     <w:rsid w:val="007D6BEC"/>
     <w:rsid w:val="007D6E2E"/>
     <w:rsid w:val="007E584E"/>
     <w:rsid w:val="00806F50"/>
     <w:rsid w:val="00806FB6"/>
     <w:rsid w:val="00812802"/>
     <w:rsid w:val="0081472A"/>
     <w:rsid w:val="00822136"/>
     <w:rsid w:val="00822895"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="00865CD4"/>
     <w:rsid w:val="00867AC1"/>
     <w:rsid w:val="008727A3"/>
     <w:rsid w:val="008811FB"/>
     <w:rsid w:val="0088628F"/>
     <w:rsid w:val="00887108"/>
     <w:rsid w:val="00896372"/>
     <w:rsid w:val="00897CA7"/>
     <w:rsid w:val="008A0322"/>
@@ -6776,50 +6904,51 @@
     <w:rsid w:val="00A84492"/>
     <w:rsid w:val="00AA0626"/>
     <w:rsid w:val="00AB589C"/>
     <w:rsid w:val="00AC5397"/>
     <w:rsid w:val="00AC545B"/>
     <w:rsid w:val="00AD2E3B"/>
     <w:rsid w:val="00AD66E4"/>
     <w:rsid w:val="00AE5D46"/>
     <w:rsid w:val="00AE6C19"/>
     <w:rsid w:val="00AF6A03"/>
     <w:rsid w:val="00B01736"/>
     <w:rsid w:val="00B02D8B"/>
     <w:rsid w:val="00B168C5"/>
     <w:rsid w:val="00B23D85"/>
     <w:rsid w:val="00B361D4"/>
     <w:rsid w:val="00B5397D"/>
     <w:rsid w:val="00B613DE"/>
     <w:rsid w:val="00B62601"/>
     <w:rsid w:val="00B62F96"/>
     <w:rsid w:val="00B7388E"/>
     <w:rsid w:val="00B80BB7"/>
     <w:rsid w:val="00BA1B80"/>
     <w:rsid w:val="00BA5127"/>
     <w:rsid w:val="00BA6EFA"/>
     <w:rsid w:val="00BC03B8"/>
+    <w:rsid w:val="00BC19A6"/>
     <w:rsid w:val="00BD2B14"/>
     <w:rsid w:val="00BD44AD"/>
     <w:rsid w:val="00BD676A"/>
     <w:rsid w:val="00BE5D46"/>
     <w:rsid w:val="00BF7D4C"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C0607C"/>
     <w:rsid w:val="00C1213F"/>
     <w:rsid w:val="00C15E1B"/>
     <w:rsid w:val="00C16217"/>
     <w:rsid w:val="00C168A9"/>
     <w:rsid w:val="00C23EE6"/>
     <w:rsid w:val="00C26867"/>
     <w:rsid w:val="00C354CA"/>
     <w:rsid w:val="00C37529"/>
     <w:rsid w:val="00C45F47"/>
     <w:rsid w:val="00C568C8"/>
     <w:rsid w:val="00C61A2D"/>
     <w:rsid w:val="00C73808"/>
     <w:rsid w:val="00C84DEE"/>
     <w:rsid w:val="00CB194F"/>
     <w:rsid w:val="00CC47F7"/>
     <w:rsid w:val="00CD1D12"/>
     <w:rsid w:val="00CD612B"/>
     <w:rsid w:val="00CE248F"/>
@@ -6831,50 +6960,51 @@
     <w:rsid w:val="00D07F9D"/>
     <w:rsid w:val="00D159D5"/>
     <w:rsid w:val="00D17160"/>
     <w:rsid w:val="00D44BC3"/>
     <w:rsid w:val="00D57581"/>
     <w:rsid w:val="00D712E3"/>
     <w:rsid w:val="00D7226F"/>
     <w:rsid w:val="00D92B54"/>
     <w:rsid w:val="00DA08C9"/>
     <w:rsid w:val="00DA2583"/>
     <w:rsid w:val="00DA6B4D"/>
     <w:rsid w:val="00DB5062"/>
     <w:rsid w:val="00DC13B3"/>
     <w:rsid w:val="00DE0C18"/>
     <w:rsid w:val="00DF5B82"/>
     <w:rsid w:val="00E01DC8"/>
     <w:rsid w:val="00E06138"/>
     <w:rsid w:val="00E06A0D"/>
     <w:rsid w:val="00E07647"/>
     <w:rsid w:val="00E10C1D"/>
     <w:rsid w:val="00E11B25"/>
     <w:rsid w:val="00E14B65"/>
     <w:rsid w:val="00E16F8C"/>
     <w:rsid w:val="00E21AC0"/>
     <w:rsid w:val="00E22D47"/>
+    <w:rsid w:val="00E31ABE"/>
     <w:rsid w:val="00E34FE7"/>
     <w:rsid w:val="00E42457"/>
     <w:rsid w:val="00E54C63"/>
     <w:rsid w:val="00E615CC"/>
     <w:rsid w:val="00E665ED"/>
     <w:rsid w:val="00E672F2"/>
     <w:rsid w:val="00E9466A"/>
     <w:rsid w:val="00E955EB"/>
     <w:rsid w:val="00E9580F"/>
     <w:rsid w:val="00E961EA"/>
     <w:rsid w:val="00EB35E3"/>
     <w:rsid w:val="00EB4E14"/>
     <w:rsid w:val="00EC32FE"/>
     <w:rsid w:val="00EC3404"/>
     <w:rsid w:val="00EC738C"/>
     <w:rsid w:val="00ED1F87"/>
     <w:rsid w:val="00ED2371"/>
     <w:rsid w:val="00EE1F1F"/>
     <w:rsid w:val="00EE6EFB"/>
     <w:rsid w:val="00F03AF1"/>
     <w:rsid w:val="00F13A62"/>
     <w:rsid w:val="00F1438D"/>
     <w:rsid w:val="00F14E9A"/>
     <w:rsid w:val="00F15236"/>
     <w:rsid w:val="00F15573"/>
@@ -7218,51 +7348,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F2FB749"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{52EF5B3F-B1C7-44EA-A030-435E1924777E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7906,55 +8036,67 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E54C63"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00575C0C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00215CC5"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="147597737">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="730689728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8440,51 +8582,51 @@
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fp.nigc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://le.fbi.gov/cjis-division/cjis-security-policy-resource-center" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nigc.gov/technology/cjis-resource-materials" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cjisonline.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fp.nigc.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1955C5FF286F4F0DA9A38A9E0B599829"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B2FE2B9-8F7D-484E-AD4A-89F50DB176D1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0006479E" w:rsidRDefault="001D0F21" w:rsidP="001D0F21">
           <w:pPr>
             <w:pStyle w:val="1955C5FF286F4F0DA9A38A9E0B599829"/>
           </w:pPr>
           <w:r w:rsidRPr="00C84AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -9118,51 +9260,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5972C4B-1BFB-44E1-854E-F83E05D16329}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00320376" w:rsidRDefault="00320376" w:rsidP="00320376">
           <w:pPr>
             <w:pStyle w:val="4070AB5A3790482AAA4A7DA00F0BA1DD"/>
           </w:pPr>
           <w:r w:rsidRPr="00C84AC8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Author]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9184,102 +9326,105 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D0F21"/>
     <w:rsid w:val="0006479E"/>
     <w:rsid w:val="001D0F21"/>
     <w:rsid w:val="00320376"/>
+    <w:rsid w:val="003354E5"/>
     <w:rsid w:val="003511B6"/>
+    <w:rsid w:val="003B33A1"/>
     <w:rsid w:val="00436B06"/>
+    <w:rsid w:val="005F679D"/>
     <w:rsid w:val="006B6427"/>
     <w:rsid w:val="00842679"/>
     <w:rsid w:val="00856A23"/>
     <w:rsid w:val="008847EE"/>
     <w:rsid w:val="009539C1"/>
     <w:rsid w:val="009F0669"/>
     <w:rsid w:val="00C66E5B"/>
     <w:rsid w:val="00EE262D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9732,51 +9877,51 @@
     <w:name w:val="66351F9CCA7144609099185CF6FC5E8C"/>
     <w:rsid w:val="00320376"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4070AB5A3790482AAA4A7DA00F0BA1DD">
     <w:name w:val="4070AB5A3790482AAA4A7DA00F0BA1DD"/>
     <w:rsid w:val="00320376"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -10336,75 +10481,75 @@
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926720A2-A717-414A-BECD-75C5FCB5A919}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c9c5032a-830a-482a-9220-7d4df5847aec"/>
     <ds:schemaRef ds:uri="effb544c-d0a1-4ae7-9d8f-d8a883584a4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>573</Words>
-  <Characters>3268</Characters>
+  <Words>582</Words>
+  <Characters>3321</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>INSERT TITLE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INSERT TRIBE / TGRA NAME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3834</CharactersWithSpaces>
+  <CharactersWithSpaces>3896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>INSERT TITLE</dc:title>
   <dc:subject/>
   <dc:creator>Steiner, Steven</dc:creator>
   <cp:keywords>INSERT POLICY NAME</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB983EC37D4E5E4CBA40CEAF70D66375</vt:lpwstr>